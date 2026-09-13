--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,69 +134,86 @@
   <si>
     <t>The Sun Also Rises</t>
   </si>
   <si>
     <t>Ernest Hemingway</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
+    <t>Historical Fiction</t>
+  </si>
+  <si>
+    <t>Historical Romance</t>
   </si>
   <si>
     <t>FIC027020, FIC004000, FIC014030</t>
   </si>
   <si>
     <t>2021-09-15 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>Originally published in 1926, ‘The Sun Also Rises’ is Ernest Hemingway’s first novel and a classic example of his spare but powerful writing style. A poignant look at the disillusionment and angst of the post-World War I generation, the novel introduces two of Hemingway's most unforgettable characters: Jake Barnes and Lady Brett Ashley. Based on Hemingway's experiences, ‘The Sun Also Rises' is the story of a group of American and English expatriates living in Paris who take an excursion to Pamplona, Spain. The novel has forever associated Hemingway with bullfights and the running of the bulls.
-This powerful work of modern fiction, filled with memorable characters and universal themes, is summarized in this volume, which is enhanced by thought-provoking critical extracts, focused biographical details, and an annotated bibliography. This book helped to establish Hemingway as one of the greatest writers of the twentieth century.</t>
+    <t>What happens when a generation survives a devastating war but struggles to find a reason to live afterward? Ernest Hemingway’s 'The Sun Also Rises', a landmark modernist literary fiction novel, explores love, friendship, disillusionment, and the restless search for meaning among expatriates in 1920s Europe. At its heart is Jake Barnes, an American journalist living in Paris who carries the emotional scars of World War I while trying to build a life around friendships, travel, drinking, and the complicated feelings he has for Lady Brett Ashley.
+Jake and Brett share a deep attraction, but circumstances have made a conventional relationship between them painfully difficult. Their unresolved feelings form an emotional thread that runs through the novel as they move through a lively circle of friends and acquaintances. Among them is Robert Cohn, a novelist searching for purpose and affection; Bill Gorton, whose humor and companionship bring energy to the group; and Brett’s impulsive fiancé, Mike Campbell. Their conversations, arguments, romances, drinking sessions, and travels reveal a group of people who appear carefree on the surface but are often carrying private disappointments.
+The story gradually moves from the cafés and nightlife of Paris to the excitement and tension of Spain, where the characters become immersed in the spectacle of the bullfights and the traditional festivities of Pamplona. Against this vivid setting, rivalries intensify, relationships become strained, and hidden emotions rise to the surface. Hemingway captures the beauty of the landscape and the thrill of travel while showing how easily pleasure can become a way of escaping pain.
+Written in Hemingway’s famously restrained and understated style, 'The Sun Also Rises' says much through what its characters leave unsaid. Beneath its simple language lies a powerful portrait of a generation marked by war, uncertainty, lost ideals, and complicated desire. Its enduring appeal comes from the tension between the characters’ outward adventures and their inner struggles. If you want to understand why this classic novel remains one of Hemingway’s most influential works, Jake’s journey into love, loss, friendship, and self-discovery is well worth following.</t>
   </si>
   <si>
     <t>Ernest Miller Hemingway (1899–1961) was a legendary American novelist, short-story writer, and journalist whose economical, understated prose style profoundly influenced 20th-century fiction. Born in Oak Park, Illinois, Hemingway began his career as a reporter before volunteering as an ambulance driver in Italy during World War I. He was severely wounded and returned home, a traumatic but formative experience that heavily informed his early fiction, particularly his acclaimed 1929 novel A Farewell to Arms.
 In the 1920s, Hemingway moved to Paris, where he became a central figure in the "Lost Generation" of expatriate artists and writers, associating with luminaries like F. Scott Fitzgerald and Gertrude Stein. During this period, he published his breakthrough debut novel, The Sun Also Rises (1926), which perfectly captured the post-war disillusionment of his peers. Hemingway's writing was famously characterized by his "iceberg theory"—a minimalist approach where the underlying meaning and emotion are implied rather than explicitly stated. His thirst for adventure frequently mirrored the rugged lives of his characters; he passionately pursued bullfighting, deep-sea fishing, and big-game hunting. He later covered the Spanish Civil War as a journalist, an experience that inspired his 1940 masterpiece For Whom the Bell Tolls.
 Hemingway’s later years were marked by a tumultuous personal life, failing physical health, and enduring literary triumph. In 1952, he published The Old Man and the Sea, a short, powerful novel about an aging Cuban fisherman's epic battle with a giant marlin. The book earned him the Pulitzer Prize for Fiction in 1953 and was instrumental in his winning the Nobel Prize in Literature in 1954. Despite his immense global success, Hemingway struggled with severe depression in his final years. He tragically took his own life in Ketchum, Idaho, in 1961, leaving behind a monumental legacy that forever reshaped modern literature.</t>
+  </si>
+  <si>
+    <t>Ernest Hemingway’s The Sun Also Rises, published in 1926, is a profound, deeply felt portrait of the Lost Generation. This term refers to the young men and women whose lives were irrevocably fractured by the unimaginable horrors of World War I. Written in Hemingway's signature lucid and stripped-down prose, the novel strips away romantic illusions to reveal the raw, often painful realities of trauma, longing, and the search for meaning in a broken world.
+At the heart of this poignant story is our narrator, Jake Barnes. Jake is an American journalist living in Paris, but more importantly, he is a war veteran carrying a life-altering burden. He suffered a mysterious wound in the war that has left him impotent. This physical injury serves as a powerful symbol for the emotional and spiritual paralysis of his entire generation. Jake is deeply in love with Lady Brett Ashley, a fiercely independent, glamorous, yet profoundly damaged British woman. Brett loves Jake in return, but because of his inability to consummate their relationship physically, she refuses to commit to him. Their impossible love anchors the novel in a persistent, quiet heartbreak.
+The first section of the book immerses us in the cafes and nightclubs of 1920s Paris. We meet the orbit of characters surrounding Jake and Brett. They drink incessantly, moving aimlessly from bar to bar, using alcohol and casual affairs to self-medicate their post-war disillusionment. Among this group is Robert Cohn, a Jewish-American writer who stands out from the rest. Unlike Jake, Robert did not fight in the war. He clings to outdated, romantic ideals of chivalry, making him a target for the group's cruel mockery. Cohn is infatuated with Brett and has a brief fling with her, blinding him to the reality that she will never truly be his.
+In Paris, everyone is running from themselves. Brett floats from man to man—including her heavy-drinking fiancé, Mike Campbell—leaving a trail of emotional wreckage. Jake watches with a stoic, detached facade, though his private moments reveal his sorrow. He lies awake at night, the silence forcing him to confront the cruel irony of his war wound and unattainable love. It is a deeply human portrait of grief hidden behind a veil of endless partying.
+Seeking a reprieve from the stifling atmosphere of Paris, the group travels to Spain for the festival of San Fermín in Pamplona. Before the chaos begins, Hemingway gifts us a tranquil interlude. Jake and his friend Bill Gorton travel to the Spanish countryside in Burguete to fish for trout. This section breathes with a sense of healing. The language opens up, mirroring the unspoiled landscape. For a few fleeting days, away from Brett and the toxic city dynamics, Jake finds peace. The rhythm of the river and the easy camaraderie between two friends offer a stark contrast to the complicated entanglements defining the rest of their lives.
+Nature, in Hemingway’s world, is a place of enduring permanence, contrasting the fragile nature of human existence. The earth abides, even when humanity destroys itself. But this peace is temporary. Soon, Jake and Bill must descend from the mountains and rejoin the group in Pamplona, stepping out of their sanctuary and directly into a cauldron of jealousy and unrestrained passion.
+In Pamplona, the explosive energy of the bullfighting fiesta mirrors the escalating emotional turmoil within the group. The fiesta is a week of non-stop drinking and overwhelming sensory stimulation. At the center is the bullfight, an event Hemingway portrays as a pure, authentic confrontation with death. Into this chaotic scene steps Pedro Romero, a magnificent nineteen-year-old bullfighter. Romero possesses a grace and moral center the expatriates entirely lack. He faces death with dignity, commanding the admiration of Jake, a true aficionado of the sport.
+Inevitably, Brett becomes mesmerized by the young matador. Despite his deep reverence for Romero, Jake compromises his own values by facilitating an introduction between Brett and the young man, essentially acting as a pimp for the woman he loves. This act strips Jake of his remaining honor. The group dynamic rapidly unravels. Robert Cohn, driven mad by jealousy over Brett, physically beats up both Jake and Romero. Yet, Romero refuses to stay down, eventually defeating Cohn spiritually. The matador goes on to fight brilliantly in the ring the next day, though his innocence is forever tainted by his encounter with the cynical foreigners.
+Following the fiesta, the exhausted and emotionally battered group scatters. The party is over, leaving them to face the hangover of their empty lives. Jake retreats to the quiet coastal town of San Sebastian, seeking the restorative powers of the ocean, attempting to wash away the sins of Pamplona. However, his peace is abruptly shattered by a desperate telegram from Brett in Madrid. She has left Romero, realizing she would only ruin him, and is now entirely alone.
+Jake, forever bound to her by his tragic love, drops everything to rescue her. The novel concludes with one of the most heartbreaking scenes in modern literature. Jake and Brett are sitting together in the back of a taxi, driving through Madrid. Brett leans against him, lamenting their fate. She sighs, "Oh, Jake... we could have had such a damned good time together." Jake looks out at the world passing by and replies with a devastating, beautifully stoic line: "Yes. Isn't it pretty to think so?" This final exchange perfectly encapsulates the tragedy of their existence—mourning a life they were never allowed to have.</t>
   </si>
   <si>
     <t>Chapter 1
 Robert Cohn was once middleweight boxing champion of Princeton. Do not think that I am very much impressed by that as a boxing title, but it meant a lot to Cohn. He cared nothing for boxing, in fact he disliked it, but he learned it painfully and thoroughly to counteract the feeling of inferiority and shyness he had felt on being treated as a Jew at Princeton. There was a certain inner comfort in knowing he could knock down anybody who was snooty to him, although, being very shy and a thoroughly nice boy, he never fought except in the gym. He was Spider Kelly’s star pupil. Spider Kelly taught all his young gentlemen to box like featherweights, no matter whether they weighed one hundred and five or two hundred and five pounds. But it seemed to fit Cohn. He was really very fast. He was so good that Spider promptly overmatched him and got his nose permanently flattened. This increased Cohn’s distaste for boxing, but it gave him a certain satisfaction of some strange sort, and it certainly improved his nose. In his last year at Princeton he read too much and took to wearing spectacles. I never met any one of his class who remembered him. They did not even remember that he was middleweight boxing champion.
 I mistrust all frank and simple people, especially when their stories hold together, and I always had a suspicion that perhaps Robert Cohn had never been middleweight boxing champion, and that perhaps a horse had stepped on his face, or that maybe his mother had been frightened or seen something, or that he had, maybe, bumped into something as a young child, but I finally had somebody verify the story from Spider Kelly. Spider Kelly not only remembered Cohn. He had often wondered what had become of him.
 Robert Cohn was a member, through his father, of one of the richest Jewish families in New York, and through his mother of one of the oldest. At the military school where he prepped for Princeton, and played a very good end on the football team, no one had made him race-conscious. No one had ever made him feel he was a Jew, and hence any different from anybody else, until he went to Princeton. He was a nice boy, a friendly boy, and very shy, and it made him bitter. He took it out in boxing, and he came out of Princeton with painful self-consciousness and the flattened nose, and was married by the first girl who was nice to him. He was married five years, had three children, lost most of the fifty thousand dollars his father left him, the balance of the estate having gone to his mother, hardened into a rather unattractive mould under domestic unhappiness with a rich wife; and just when he had made up his mind to leave his wife she left him and went off with a miniature-painter. As he had been thinking for months about leaving his wife and had not done it because it would be too cruel to deprive her of himself, her departure was a very healthful shock.
 The divorce was arranged and Robert Cohn went out to the Coast. In California he fell among literary people and, as he still had a little of the fifty thousand left, in a short time he was backing a review of the Arts. The review commenced publication in Carmel, California, and finished in Provincetown, Massachusetts. By that time Cohn, who had been regarded purely as an angel, and whose name had appeared on the editorial page merely as a member of the advisory board, had become the sole editor. It was his money and he discovered he liked the authority of editing. He was sorry when the magazine became too expensive and he had to give it up.
 By that time, though, he had other things to worry about. He had been taken in hand by a lady who hoped to rise with the magazine. She was very forceful, and Cohn never had a chance of not being taken in hand. Also he was sure that he loved her. When this lady saw that the magazine was not going to rise, she became a little disgusted with Cohn and decided that she might as well get what there was to get while there was still something available, so she urged that they go to Europe, where Cohn could write. They came to Europe, where the lady had been educated, and stayed three years. During these three years, the first spent in travel, the last two in Paris, Robert Cohn had two friends, Braddocks and myself. Braddocks was his literary friend. I was his tennis friend.
 The lady who had him, her name was Frances, found toward the end of the second year that her looks were going, and her attitude toward Robert changed from one of careless possession and exploitation to the absolute determination that he should marry her. During this time Robert’s mother had settled an allowance on him, about three hundred dollars a month. During two years and a half I do not believe that Robert Cohn looked at another woman. He was fairly happy, except that, like many people living in Europe, he would rather have been in America, and he had discovered writing. He wrote a novel, and it was not really such a bad novel as the critics later called it, although it was a very poor novel. He read many books, played bridge, played tennis, and boxed at a local gymnasium.
 I first became aware of his lady’s attitude toward him one night after the three of us had dined together. We had dined at l’Avenue’s and afterward went to the Café de Versailles for coffee. We had several fines after the coffee, and I said I must be going. Cohn had been talking about the two of us going off somewhere on a weekend trip. He wanted to get out of town and get in a good walk. I suggested we fly to Strasbourg and walk up to Saint Odile, or somewhere or other in Alsace. “I know a girl in Strasbourg who can show us the town,” I said.
 Somebody kicked me under the table. I thought it was accidental and went on: “She’s been there two years and knows everything there is to know about the town. She’s a swell girl.”
 I was kicked again under the table and, looking, saw Frances, Robert’s lady, her chin lifting and her face hardening.
 “Hell,” I said, “why go to Strasbourg? We could go up to Bruges, or to the Ardennes.”
 Cohn looked relieved. I was not kicked again. I said good-night and went out. Cohn said he wanted to buy a paper and would walk to the corner with me. “For God’s sake,” he said, “why did you say that about that girl in Strasbourg for? Didn’t you see Frances?”
 “No, why should I? If I know an American girl that lives in Strasbourg what the hell is it to Frances?”
 “It doesn’t make any difference. Any girl. I couldn’t go, that would be all.”
 “Don’t be silly.”
 “You don’t know Frances. Any girl at all. Didn’t you see the way she looked?”
 “Oh, well,” I said, “let’s go to Senlis.”
 “Don’t get sore.”
 “I’m not sore. Senlis is a good place and we can stay at the Grand Cerf and take a hike in the woods and come home.”
 “Good, that will be fine.”
 “Well, I’ll see you to-morrow at the courts,” I said.
 “Good-night, Jake,” he said, and started back to the café.
 “You forgot to get your paper,” I said.
@@ -300,71 +317,63 @@
 “Never mind.”
 “What’s the matter? You sick?”
 “Yes.”
 “Everybody’s sick. I’m sick, too.”
 We came out of the Tuileries into the light and crossed the Seine and then turned up the Rue des Saints Pères.
 “You oughtn’t to drink pernod if you’re sick.”
 “You neither.”
 “It doesn’t make any difference with me. It doesn’t make any difference with a woman.”
 “What are you called?”
 “Georgette. How are you called?”
 “Jacob.”
 “That’s a Flemish name.”
 “American too.”
 “You’re not Flamand?”
 “No, American.”
 “Good, I detest Flamands.”
 By this time we were at the restaurant. I called to the cocher to stop. We got out and Georgette did not like the looks of the place. “This is no great thing of a restaurant.”
 “No,” I said. “Maybe you would rather go to Foyot’s. Why don’t you keep the cab and go on?”
 I had picked her up because of a vague sentimental idea that it would be nice to eat with someone. It was a long time since I had dined with a poule, and I had forgotten how dull it could be. We went into the restaurant, passed Madame Lavigne at the desk and into a little room. Georgette cheered up a little under the food.
 “It isn’t bad here,” she said. “It isn’t chic, but the food is all right.”
 “Better than you eat in Liège.”
 “Brussels, you mean.”
 We had another bottle of wine and Georgette made a joke. She smiled and showed all her bad teeth, and we touched glasses. “You’re not a bad type,” she said. “It’s a shame you’re sick. We get on well. What’s the matter with you, anyway?”
 “I got hurt in the war,” I said.
 “Oh, that dirty war.”
-We would probably have gone on and discussed the war and agreed that it was in reality a calamity for civilization, and perhaps would have been better avoided. I was bored enough. Just then from the other room someone called: “Barnes! I say, Barnes! Jacob Barnes!”
-[...7 lines deleted...]
-“Right.”</t>
+We would probably have gone on and discussed the war and agreed that it was in reality a calamity for civilization, and perhaps would have been better avoided. I was bored enough. Just then from the other room someone called: “Barnes! I say, Barnes! Jacob Barnes!”</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/84b322c3-3642-4a6b-a3f0-057d5fde8dc6.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067577</t>
   </si>
   <si>
-    <t>Discover The Sun Also Rises by Ernest Hemingway. This book is published by General Press in Hardcover format, ISBN 9789354990229, ASIN 9354990223, under Literature and Fiction, Classics.</t>
+    <t>Discover The Sun Also Rises by Ernest Hemingway. This book is published by General Press in Hardcover format, ISBN 9789354990229, ASIN 9354990223, under Literature and Fiction, Historical Fiction, Historical Romance.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -885,86 +894,90 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>256</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>495.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>