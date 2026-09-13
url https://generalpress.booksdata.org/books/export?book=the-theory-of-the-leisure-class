--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -148,50 +148,57 @@
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>Economics</t>
   </si>
   <si>
     <t>SOC050000, SOC006000</t>
   </si>
   <si>
     <t>2022-07-06 00:00:00</t>
   </si>
   <si>
     <t>‘The Theory of the Leisure Class,’ is the first and best-known work of Thorstein Veblen, an American economist and sociologist who, during his lifetime, emerged as a well-known critic of capitalism. In this book, Veblen challenges some of society's most cherished standards of behavior and, with devastating wit and satire, exposes the hollowness of many of our canons of taste, education, dress, and culture. Veblen uses the leisure class as his example because it is this class that sets the standards followed by every level of society.
 The sign of membership in the leisure class is exemption from industrial toil and the mark of success is lavish expenditure—‘conspicuous consumption’ is the famous term he invented to describe something that satisfies no real need but is a mark of prestige. The process Veblen describes continues today, albeit in a more circuitous form. It is part of an ongoing effort to make available the collected works of Veblen to a present-day audience of students and scholars.</t>
+  </si>
+  <si>
+    <t>Thorstein Veblen (1857–1929) was an American economist, sociologist, and social critic whose original ideas transformed the study of economics and modern society. Best known for introducing the concept of "conspicuous consumption," Veblen examined how wealth, social status, and cultural values shape human behavior. His sharp observations of economic life challenged conventional thinking and continue to influence economics, sociology, political science, and cultural studies.
+Veblen was born on July 30, 1857, in Cato, Wisconsin, to Norwegian immigrant parents. Raised on a rural farm, he grew up in a close-knit community that valued hard work, simplicity, and education. His early experiences among immigrant farmers gave him a lifelong appreciation for productive labor and shaped his later criticism of wasteful displays of wealth. He studied at Carleton College before earning advanced degrees at Johns Hopkins University, Yale University, and Cornell University, developing a broad understanding of philosophy, history, and economics.
+Although Veblen possessed extraordinary intellectual ability, his unconventional personality and outspoken views often made academic life challenging. He taught at several prestigious institutions, including the University of Chicago, Stanford University, and the University of Missouri. Throughout his career, he questioned traditional economic theories, arguing that economic decisions were influenced not only by rational calculation but also by social customs, competition for status, and institutional structures.
+His most famous work, The Theory of the Leisure Class (1899), became an enduring classic. In this groundbreaking book, Veblen introduced the idea of "conspicuous consumption," describing how people often purchase expensive goods to display wealth and social prestige rather than to satisfy genuine needs. He later expanded his analysis in books such as The Theory of Business Enterprise, The Instinct of Workmanship, and The Engineers and the Price System. These works established him as one of the founders of institutional economics, a field that studies how social institutions influence economic behavior.
+Thorstein Veblen died on August 3, 1929, in Menlo Park, California. Although many of his ideas were considered unconventional during his lifetime, they have become increasingly influential in the modern world. Today, Veblen is remembered as a pioneering thinker whose insightful critiques of consumer culture, business practices, and social inequality remain remarkably relevant. His work continues to inspire scholars seeking to understand the complex relationship between economics, society, and human behavior.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/287db371-f88a-4e8a-91b7-53bd54495bce.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068905</t>
   </si>
   <si>
     <t>Discover The Theory of the Leisure Class by Thorstein Veblen. This book is published by General Press in eBook format, ISBN 9789354992568, ASIN B0B6G5P43Z, under Reference, Economics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,67 +742,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>