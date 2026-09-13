--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -145,50 +145,58 @@
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC059000, FIC004000</t>
   </si>
   <si>
     <t>John Buchan's name is known across the world for ‘The Thirty-Nine Steps’ (1915). In the past hundred years the classic thriller has never been out of print and has inspired numerous adaptations for film, television, radio and stage, beginning with the celebrated version by Alfred Hitchcock. It remains Buchan’s most famous work.
 It is the first of five novels featuring Richard Hannay, an all-action hero with a steely determination and an extraordinary knack for getting himself out of sticky situations. The story follows Richard Hannay, who, wrongfully accused of murder, is forced to flee to Scotland pursued by spies as well as the police. A novel about a man who places his country's interests before his own, it met with great success upon publication, especially in the trenches of the First World War, continues to be regarded as one of the forerunners of the modern day thriller.</t>
+  </si>
+  <si>
+    <t>John Buchan (1875–1940) was a Scottish novelist, historian, statesman, and public servant whose remarkable career combined literary brilliance with distinguished service in government. Best known for his classic thriller The Thirty-Nine Steps (1915), Buchan helped shape the modern espionage novel through his fast-paced storytelling, memorable characters, and vivid sense of adventure. Beyond his literary achievements, he made significant contributions to public life in Britain and Canada, earning respect as both a writer and a leader.
+Born on August 26, 1875, in Perth, Scotland, Buchan was the son of a Presbyterian minister. His family valued education, faith, and intellectual curiosity, qualities that greatly influenced his development. He attended the University of Glasgow before winning a scholarship to Brasenose College, Oxford, where he excelled in classics and literature. Even as a student, he displayed exceptional literary talent, publishing essays and historical works that attracted early attention.
+Buchan began his professional life as a lawyer but soon found his true calling in writing and public service. During the Second Boer War, he worked in South Africa, gaining firsthand experience of politics and international affairs. Later, during the First World War, he served in the British government, contributing to information and propaganda efforts while continuing to write fiction and history. His understanding of diplomacy, intelligence, and global conflict lent authenticity to his adventure novels.
+His most celebrated work, The Thirty-Nine Steps, introduced readers to Richard Hannay, an ordinary man drawn into a dangerous web of espionage and international intrigue. The novel became an instant success and was followed by several more adventures featuring Hannay. Buchan also wrote numerous historical studies, biographies, essays, and novels, producing more than one hundred books over his lifetime. His works are admired for their elegant prose, historical insight, and thrilling narratives.
+In 1935, Buchan was appointed Governor General of Canada, representing the British Crown during a period of important national development. He embraced the role with enthusiasm, traveling extensively across Canada and encouraging appreciation of the country's diverse cultures, landscapes, and traditions. His warmth, intelligence, and dedication earned him widespread admiration.
+John Buchan passed away on February 11, 1940, while serving as Governor General. Today, he is remembered as one of Scotland's finest writers and an influential pioneer of the modern thriller. His novels, historical works, and public service continue to inspire readers with their blend of adventure, integrity, patriotism, and intellectual depth.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/2cf33661-80c0-4154-bd2e-e437a96cace6.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068706</t>
   </si>
   <si>
     <t>Discover The Thirty-Nine Steps by John Buchan. This book is published by General Press in eBook format, ISBN 9789390492039, ASIN B096HNZM3J, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -730,67 +738,69 @@
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>