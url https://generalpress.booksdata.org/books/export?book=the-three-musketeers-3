--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -143,57 +143,81 @@
   <si>
     <t>B06ZZ238DW</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC004000, FIC002000</t>
   </si>
   <si>
-    <t>In old times, all brave warriors wanted to become musketeers. This novel's background is in Europe, where the concept of musketeer (a soldier with a gun) was very popular nearly 250 years ago. This is a thrilling story of three friends who work as musketeers. It entertains and educates teenagers.
-[...1 lines deleted...]
-This ebook has been professionally proofread to ensure accuracy and readability on all devices.</t>
+    <t>Adventure, friendship, romance, betrayal, and swordplay collide in Alexandre Dumas’s 'The Three Musketeers', a classic historical adventure novel that has captivated readers for generations. Set in seventeenth-century France, the story follows the ambitious young d’Artagnan as he leaves his home in Gascony and travels to Paris with dreams of becoming a musketeer, only to discover that courage and loyalty are tested far beyond the battlefield.
+Determined to prove himself, d’Artagnan quickly becomes entangled with three of the king’s most celebrated musketeers: Athos, Porthos, and Aramis. Though very different in personality and temperament, the three men share an unbreakable bond and a deep commitment to the famous principle of “all for one and one for all.” What begins as rivalry soon develops into a powerful friendship, drawing d’Artagnan into a dangerous world of political intrigue, secret missions, forbidden romances, and deadly confrontations.
+As tensions rise between the forces loyal to King Louis XIII and the powerful Cardinal Richelieu, d’Artagnan and his companions find themselves caught in schemes that reach far beyond their own personal ambitions. Their adventures take them through royal courts, shadowy encounters, clandestine meetings, and thrilling sword fights, while questions of honor and loyalty repeatedly force them to choose between personal safety and the interests of those they have sworn to protect.
+Dumas combines fast-moving action with humor, romance, suspense, and memorable characters, creating a story that feels both grand and deeply personal. Beneath the duels and political conspiracies is a timeless exploration of friendship, courage, ambition, and the willingness to stand beside others when danger closes in.
+For readers who love classic adventure, historical fiction, swashbuckling heroes, and unforgettable friendships, 'The Three Musketeers' offers a wonderfully entertaining journey into a world where every promise can carry a price and every encounter may lead to another adventure. Once d’Artagnan joins forces with the three musketeers, there is no telling how far their loyalty—and their courage—will take them.</t>
   </si>
   <si>
     <t>Alexandre Dumas père, born in 1802 as Alexandre Dumas Davy de la Pailleterie, was one of the most celebrated French writers of the 19th century. The son of General Thomas-Alexandre Dumas—the highest-ranking man of African descent in a European army—he was raised in poverty after his father’s death but carried a strong sense of pride in his heritage. Moving to Paris, Dumas began his career in theater, achieving early success with plays like Henri III et sa cour. In the 1840s, he shifted to serialized novels, collaborating with Auguste Maquet to produce enduring classics like The Three Musketeers and The Count of Monte Cristo in 1844.
 His D’Artagnan Romances became defining works of the adventure genre, mixing historical events with gripping plots and colorful characters. Dumas was a prolific writer, producing thousands of pages across fiction, plays, travelogues, and a vast culinary dictionary. Despite literary fame, his lavish lifestyle led to ongoing financial struggles. Proud of his mixed-race ancestry, he confronted racism openly and explored themes of identity in works like Georges. In his later years, Dumas continued writing and supporting nationalist causes. He died in 1870, leaving behind a monumental legacy in world literature.</t>
+  </si>
+  <si>
+    <t>Alexandre Dumas’s The Three Musketeers is a thrilling historical adventure filled with sword fights, friendship, romance, political intrigue, betrayal, and daring escapes. First published in 1844, the novel follows the young and ambitious d’Artagnan as he leaves his home in Gascony to seek fame and fortune among the king’s musketeers in Paris. Along the way, he becomes closely connected with Athos, Porthos, and Aramis, three experienced musketeers whose famous friendship becomes the emotional center of the story. The novel combines real historical figures and events with Dumas’s lively imagination, creating a fast-moving tale in which loyalty and courage repeatedly collide with ambition and deception.
+The story begins with d’Artagnan, a young man from Gascony who dreams of becoming a musketeer. Armed with little more than his courage, a letter of introduction, and his father’s advice, he travels to Paris. He is inexperienced but confident, sometimes reckless, and eager to prove himself. Soon after arriving, he becomes involved in a series of misunderstandings that lead him into confrontations with Athos, Porthos, and Aramis, the three musketeers.
+What begins as a series of potential duels unexpectedly develops into one of the most famous friendships in adventure literature. When the four men discover that they share a common enemy, they join forces. Their motto, “All for one, and one for all,” captures the spirit of their relationship. They are very different personalities, but they trust one another completely. Athos is noble, thoughtful, and mysterious; Porthos is proud, strong, and fond of luxury; Aramis is elegant, intelligent, and torn between military life and his religious ambitions. D’Artagnan is younger than the others, but his courage and determination gradually earn their respect.
+The political background of the novel adds depth to the adventure. France is ruled by King Louis XIII, while the powerful Cardinal Richelieu exercises enormous political influence. The cardinal is intelligent, ambitious, and determined to strengthen his position at court. Although he is not simply a cartoon villain, his political schemes frequently bring him into conflict with d’Artagnan and the musketeers.
+The queen, Anne of Austria, is caught in a dangerous political situation. She has a secret relationship of affection with the Duke of Buckingham, an English nobleman and political enemy of France. To protect her reputation and political position, the queen depends upon the loyalty of a small number of trusted people.
+One of the most important objects in the novel is a set of diamond studs belonging to the queen. Richelieu discovers that the queen has given them to Buckingham and creates a plan that could expose her. He encourages the king to demand that Anne wear the diamonds at an upcoming royal ball. If she cannot produce them, her secret may be revealed.
+D’Artagnan and his friends become involved in the desperate effort to recover the diamonds from England and return them to the queen in time. The mission becomes a race against political enemies and the clock. The musketeers encounter obstacles at every stage, and their journey demonstrates the extraordinary courage and loyalty that define them.
+During these adventures, d’Artagnan becomes involved with Constance Bonacieux, a young woman connected with the queen. He falls in love with her and becomes determined to protect her. Their relationship gives the story an emotional dimension beyond swordplay and political intrigue. D’Artagnan’s feelings for Constance also make him vulnerable, because his enemies quickly discover that she matters deeply to him.
+The novel’s most dangerous figure is Milady de Winter. Beautiful, intelligent, manipulative, and ruthless, Milady is one of Dumas’s most memorable villains. She is capable of changing identities, winning people’s trust, and using attraction as a weapon. Behind her elegance lies a calculating personality willing to betray or destroy anyone who stands in her way.
+Milady’s connection to Athos is particularly significant. Athos recognizes her as someone from his past, and this revelation creates one of the novel’s darkest personal conflicts. Their history explains part of Athos’s melancholy and gives the reader insight into the hidden tragedy behind his calm exterior.
+As the story develops, Milady becomes increasingly dangerous. She works with Richelieu’s political network and attempts to eliminate people who threaten her interests. Her actions eventually place Constance in grave danger. D’Artagnan and his friends become determined to stop her, but Milady repeatedly escapes their attempts to control her.
+The novel is filled with reversals of fortune. Characters who appear trustworthy may turn out to be deceptive, while apparent enemies sometimes become temporary allies. Dumas keeps the plot moving through sudden discoveries, secret identities, letters, disguises, imprisonment, escapes, and duels. The excitement comes not only from physical action but also from the uncertainty of knowing whom to trust.
+The musketeers themselves are not perfect heroes. They have flaws, ambitions, romantic entanglements, and personal weaknesses. Porthos is vain and enjoys displaying his wealth. Aramis struggles between his worldly desires and his religious aspirations. Athos carries deep emotional pain and sometimes withdraws from the others. D’Artagnan can be impulsive and ambitious. Their imperfections make their friendship more believable and their victories more satisfying.
+The political conflict between Richelieu and the musketeers is also more complicated than a simple battle between good and evil. Richelieu is a formidable political strategist who recognizes d’Artagnan’s abilities. At times, he attempts to use the young man’s ambition for his own purposes. D’Artagnan, meanwhile, learns that survival in the political world requires more than bravery with a sword. He must also learn to understand motives, secrets, and power.
+The story eventually moves toward a darker confrontation with Milady. Her crimes become increasingly serious, and the consequences of her actions bring several characters together. The musketeers and their allies seek justice outside ordinary political institutions because they believe the authorities cannot adequately deal with the danger she represents.
+The final sections of the novel are more tragic than the early adventures. Loss and betrayal remind the characters that courage does not guarantee happiness. D’Artagnan, who began the story dreaming of glory, has matured through painful experiences. He learns that heroism involves responsibility as well as excitement and that friendship can demand sacrifice.
+Yet the novel ends with the promise of further adventures. D’Artagnan’s journey is not truly finished. He has gained experience, reputation, and a deeper understanding of loyalty. His friendship with Athos, Porthos, and Aramis has become the foundation of his new life.
+At its heart, The Three Musketeers is a celebration of friendship. The famous principle of standing together is more important than any individual victory. Dumas suggests that courage becomes greater when shared with people who are willing to risk themselves for one another. The musketeers may quarrel, joke, compete, and disagree, but when danger arrives, they stand together.
+The novel also explores the tension between honor and ambition, love and politics, appearance and reality. Its characters live in a world where personal loyalty can be more reliable than official authority, and where intelligence and deception can be as powerful as physical strength.
+Ultimately, The Three Musketeers remains enduring because it combines a grand historical setting with intensely human characters. D’Artagnan’s transformation from an inexperienced young man into a capable and respected musketeer provides the novel with its central coming-of-age journey. Alongside him, Athos, Porthos, and Aramis demonstrate different forms of courage and loyalty. With its unforgettable friendships, brilliant villainy, romance, political intrigue, and constant adventure, Dumas’s novel captures the timeless appeal of choosing loyalty over fear and standing together when everything seems to be against you.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/3a3c263c-4a53-4d9a-8469-5c2b87a4fd14.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068261</t>
   </si>
   <si>
     <t>Discover The Three Musketeers by Alexandre Dumas. This book is published by General Press in eBook format, ISBN 9788180320064, ASIN B06ZZ238DW, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,66 +762,68 @@
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>