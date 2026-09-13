--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,53 @@
     <t>The Tower Treasure</t>
   </si>
   <si>
     <t>Franklin W. Dixon</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Mystery, Thriller &amp; Suspense</t>
   </si>
   <si>
     <t>Children's Fiction</t>
+  </si>
+  <si>
+    <t>Teen &amp; Young Adult</t>
   </si>
   <si>
     <t>JUV028000, JUV016000, JUV067000</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Franklin W. Dixon's ‘The Tower Treasure’ is the first book in a dependable series. Even as they approach their 100th birthday, The Hardy Boys continue to be the standard for young readers when it comes to mysteries and detective tales. The action, mystery, and suspense themes were first introduced in this first book, ‘The Tower Mystery’. Even now, the boys never cease to excite.
 The story begins with Frank and Joe Hardy riding their motorcycles to Willowville to deliver important documents to a lawyer on behalf of their father, Fenton Hardy. He is a well-known private eye in Bayport. They nearly fall over an embankment when a careless driver speeds past. They quickly learn that Chet's yellow jalopy has been stolen, possibly by the same red-haired driver. Perhaps the problem is stolen loot. The Hardy Boys make an astounding discovery after a dying criminal confesses that the loot was hidden ‘in the tower’.</t>
   </si>
   <si>
     <t>Franklin W. Dixon is the famous pen name used by various ghostwriters who contributed to The Hardy Boys mystery series, one of the most beloved and enduring series in American juvenile literature. The name was created by Edward Stratemeyer, founder of the Stratemeyer Syndicate, a book-packaging company that produced popular children’s series in the early 20th century.
 The original Hardy Boys books were outlined by Stratemeyer and first written by Canadian author Leslie McFarlane, who authored many of the first volumes starting in 1927. McFarlane’s sharp prose, humor, and suspenseful storytelling helped shape the enduring tone and popularity of the series. Over the decades, other writers contributed anonymously under the same pseudonym, maintaining a consistent voice and style.
 The series centers around teenage brothers Frank and Joe Hardy, amateur detectives who solve crimes in their fictional hometown of Bayport and beyond. The books combined thrilling adventures with moral lessons and quickly became a staple of American youth reading.
 Throughout the 20th century, The Hardy Boys series was revised and modernized to reflect changing times. Despite being written by many hands, the consistent use of the Franklin W. Dixon name created a sense of continuity. Franklin W. Dixon, while not a real person, represents a collaborative literary tradition that has captivated generations of young readers.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/ea3c831d-6b3b-4bee-969a-dd7589ddcafc.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067883</t>
@@ -727,82 +730,84 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>168</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>275.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>