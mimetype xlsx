--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,50 +141,59 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0CDGGYMR3</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Mystery, Thriller &amp; Suspense</t>
   </si>
   <si>
     <t>Children's Fiction</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>JUV028000, JUV016000, JUV067000</t>
+  </si>
+  <si>
+    <t>‘The Tower Treasure’ by Franklin W. Dixon is the first of an enduring series. The Hardy Boys will soon celebrate their 100th anniversary, but they remain the quintessential mystery and detective stories for young readers. This first one, "The Tower Mystery," introduced the action, mystery, and suspense themes. The boys continue to deliver thrills to this day.
+It all starts with the boys, Frank and Joe, on their motorcycles delivering important papers to a lawyer in Willowville for their father, Fenton Hardy. He's the well-known private investigator in Bayport. A reckless driver almost forces them over the embankment. It is not long before they find that their friend Chet's yellow jalopy has been stolen, possibly by the same red-haired driver! Stolen loot may be the issue. Later a dying criminal confesses that the loot has been stashed "in the tower" and the Hardy Boys make an astonishing discovery.
+"That was close!” Frank gasped. The car had been traveling at such high speed that the boys had been unable to get the license number or a glimpse of the driver’s features. But they had noted that he was hatless and had a shock of red hair."
+— Franklin W. Dixon (The Tower Treasure, Hardy Boys)</t>
   </si>
   <si>
     <t>Franklin W. Dixon is the famous pen name used by various ghostwriters who contributed to The Hardy Boys mystery series, one of the most beloved and enduring series in American juvenile literature. The name was created by Edward Stratemeyer, founder of the Stratemeyer Syndicate, a book-packaging company that produced popular children’s series in the early 20th century.
 The original Hardy Boys books were outlined by Stratemeyer and first written by Canadian author Leslie McFarlane, who authored many of the first volumes starting in 1927. McFarlane’s sharp prose, humor, and suspenseful storytelling helped shape the enduring tone and popularity of the series. Over the decades, other writers contributed anonymously under the same pseudonym, maintaining a consistent voice and style.
 The series centers around teenage brothers Frank and Joe Hardy, amateur detectives who solve crimes in their fictional hometown of Bayport and beyond. The books combined thrilling adventures with moral lessons and quickly became a staple of American youth reading.
 Throughout the 20th century, The Hardy Boys series was revised and modernized to reflect changing times. Despite being written by many hands, the consistent use of the Franklin W. Dixon name created a sense of continuity. Franklin W. Dixon, while not a real person, represents a collaborative literary tradition that has captivated generations of young readers.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e04cc60e-742f-4a88-ab4b-4e03a8869b6d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069153</t>
   </si>
   <si>
     <t>Discover The Tower Treasure by Franklin W. Dixon. This book is published by General Press in eBook format, ISBN 9789354997785, ASIN B0CDGGYMR3, under Mystery, Thriller and Suspense, Children's Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -724,75 +733,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
+      <c r="V2" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="W2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>