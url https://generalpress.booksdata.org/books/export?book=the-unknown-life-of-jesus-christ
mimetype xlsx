--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,61 +135,71 @@
     <t>The Unknown Life of Jesus Christ</t>
   </si>
   <si>
     <t>Nicolas Notovitch</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B097Z1HHCM</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL015000, REL070000</t>
   </si>
   <si>
     <t>2021-06-21 00:00:00</t>
   </si>
   <si>
     <t>‘The Unknown Life of Jesus Christ,’ originally published in 1890, is a book by Nicolas Notovitch, who was a Russian aristocrat, Cossack officer, spy, and journalist. The author claims that Jesus spent many of his missing years traversing India. The story begins in 1887, when Nicolas Notovitch went on an expedition to learn about the customs of the people of India. During his travels, he visited a Buddhist monastery where he heard about a holy man, thought to be Jesus, who visited the region 2,000 years before. The Buddhists called him “Issa” and there was an ancient document that could confirm the similarities.
 As Notovitch embarked on a treacherous journey to track down the evidence, he broke his leg in an accident and found himself recuperating at a monastery that possessed a copy of the document. The chief lama showed him a scroll that described a man with an uncanny resemblance to Jesus of Nazareth and his teachings. In spite of warnings from various churches, Notovitch published his findings.
 This controversial book shows where many of Jesus' beliefs come from, while at the same time showing that Jesus was already well on his way to his fundamental beliefs at a very young age.</t>
+  </si>
+  <si>
+    <t>Nicolas Notovitch (1858–c.1916) was a Russian journalist, traveler, and writer best known for his controversial book The Unknown Life of Jesus Christ. Through his travels across the Middle East, Central Asia, and the Indian subcontinent, Notovitch developed a keen interest in religion, history, and the cultural connections between East and West. Although his writings generated considerable public attention, they also sparked enduring debate among historians and religious scholars.
+Notovitch was born in 1858 in Crimea, then part of the Russian Empire, into a Jewish family. He received a broad education and showed an early talent for writing and languages. As a young man, he worked as a journalist and traveled extensively, reporting on political events and the diverse cultures he encountered. His journeys through the Balkans, the Middle East, and Asia provided the material for many of his articles and travel narratives.
+His greatest fame came in 1894 with the publication of The Unknown Life of Jesus Christ. In the book, Notovitch claimed that while recovering from an injury at the Hemis Monastery in Ladakh, India, he had been shown ancient Tibetan manuscripts describing the "lost years" of Jesus. According to his account, Jesus—referred to as "Issa"—had traveled through India and Tibet before returning to Judea. The book attracted widespread curiosity because it offered an alternative narrative about a period of Jesus' life that is not described in the New Testament.
+However, Notovitch's claims were soon challenged. Several scholars and travelers, including those who later visited Hemis Monastery, reported that they found no evidence supporting the existence of the manuscripts he described. As a result, most modern historians and biblical scholars regard his account as unverified and generally consider it lacking historical credibility. Nevertheless, the book has continued to interest readers drawn to comparative religion, spiritual traditions, and alternative historical theories.
+The details of Notovitch's later life remain uncertain, and the exact date of his death is unknown, though it is generally believed to have occurred around 1916. Today, Nicolas Notovitch is remembered as a fascinating and controversial figure whose writings stimulated discussion about the intersections of history, faith, and cultural exchange. Although his central claims remain widely disputed, his work continues to be studied as part of the history of religious literature and nineteenth-century travel writing.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/d9af0d26-0a28-46f4-bfa8-708f8df7c48e.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068784</t>
   </si>
   <si>
     <t>Discover The Unknown Life of Jesus Christ by Nicolas Notovitch. This book is published by General Press in eBook format, ISBN 9789391181642, ASIN B097Z1HHCM, under Christian Books and Bibles.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,81 +727,85 @@
       <c r="F2" s="2">
         <v>9789391181642</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>