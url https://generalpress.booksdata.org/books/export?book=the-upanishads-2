--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,64 +137,89 @@
   <si>
     <t>Swami Paramananda</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Religion &amp; Spirituality</t>
   </si>
   <si>
     <t>Hinduism</t>
   </si>
   <si>
+    <t>Philosophy</t>
+  </si>
+  <si>
     <t>REL032020, REL032000, REL032040</t>
   </si>
   <si>
     <t>2018-11-21 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>The Upanishads are a collection of texts that contain some of the central philosophical concepts of Hinduism. They are based on principles like samsara, brahman, atman, karma, dharma and moksha and form the core of Indian philosophy. This version is an English translation by Swami Paramananda as part of his mission to spread the eastern teachings of Hinduism to the Western world. Easy to understand and simply written, the thought behind this text is to know your SELF and follow the wisdom within the text to lead a wholesome and spiritually centered life.
-[...3 lines deleted...]
-    <t>Paramananda (1884–1940) was a swami and one of the early Indian teachers who went to the United States to spread the Vedanta philosophy and religion there. He was a mystic, a poet and an innovator in spiritual community living.</t>
+    <t>What if the deepest questions of human life could not be answered by the world outside us, but only by looking within? 'The Upanishads' by Swami Paramananda is a spiritual and philosophical classic that introduces readers to some of the most profound teachings of ancient Hindu thought, exploring the nature of the self, God, consciousness, reality, and the search for lasting truth.
+Rather than following a conventional plot, the book unfolds as a journey of spiritual discovery through selected teachings from the Upanishadic tradition. Swami Paramananda presents these ancient ideas in a way that makes their central message accessible to modern readers, guiding us toward questions that have occupied seekers for centuries: Who am I beneath the changing roles of everyday life? What is the relationship between the individual soul and the universal spirit? Is there a reality beyond the temporary world we experience through the senses?
+At the heart of the work is the Upanishadic vision of the inner self, or Atman, and its profound relationship with Brahman, the ultimate reality. Through philosophical reflections, dialogues, teachings, and spiritual insights, the text encourages readers to move beyond attachment to material appearances and discover a deeper dimension of existence. Ideas about knowledge, meditation, immortality, consciousness, self-discipline, and liberation are woven together into a vision of life that values inner awakening over outward achievement.
+Paramananda's presentation does not treat these teachings as distant religious relics. Instead, it allows their timeless questions to speak directly to anyone seeking greater meaning, peace, and understanding. The result is a thoughtful introduction to one of the foundational sources of Indian philosophy and spirituality, while also offering plenty of material for personal reflection.
+For readers curious about the origins of Vedantic thought or simply searching for a deeper understanding of themselves and existence, 'The Upanishads' offers a quiet but powerful invitation: look beyond what appears on the surface, and discover what may have been waiting within all along.</t>
+  </si>
+  <si>
+    <t>Swami Paramananda (1884–1940) was an Indian spiritual teacher, author, poet, and one of the earliest disciples of Swami Vivekananda to carry the message of Vedanta to the Western world. Through his inspiring lectures, translations of sacred Hindu texts, and compassionate approach to spiritual life, he introduced countless people in Europe and North America to the timeless wisdom of the Upanishads, the Bhagavad Gita, and the teachings of Sri Ramakrishna. His writings are admired for their clarity, simplicity, and universal outlook, making profound spiritual ideas accessible to readers from all backgrounds.
+He was born as Suresh Chandra Guha Thakurta on February 5, 1884, in Banaripara, in present-day Bangladesh, then part of British India. From an early age, he displayed a deep religious temperament and a love for devotional literature. At just seventeen years of age, he met Swami Vivekananda at Belur Math and became his youngest monastic disciple. After receiving initiation into the Ramakrishna Order, he trained under Swami Ramakrishnananda in Madras, where he deepened his understanding of Vedanta, meditation, and spiritual discipline.
+In 1906, Swami Paramananda traveled to the United States to assist the Vedanta Society in New York. Three years later, he founded the Vedanta Centre in Boston, which became an important center for the study of Indian philosophy and spirituality. He also established the magazine Message of the East, the first Vedanta periodical published in the United States, through which he encouraged dialogue among different religions and cultures. During the following decades, he lectured extensively throughout the United States, Europe, and Asia, promoting ideals of harmony, self-realization, and universal brotherhood.
+Swami Paramananda authored numerous books, including translations of The Upanishads and the Bhagavad Gita, as well as devotional works such as The Way of Peace and Blessedness, Concentration and Meditation, and several volumes of mystical poetry. His writings emphasized inner peace, selfless service, and the realization of the divine within every individual. Rather than focusing on ritual, he encouraged readers to cultivate love, meditation, and spiritual discipline in everyday life.
+Swami Paramananda passed away on June 21, 1940, in Cohasset, Massachusetts. His legacy lives on through the Vedanta centers he established and the books that continue to guide spiritual seekers across the world. Remembered for his gentle wisdom, inclusive vision, and unwavering dedication to spreading Vedanta, he remains one of the most respected ambassadors of Indian spirituality in the modern era.</t>
+  </si>
+  <si>
+    <t>Swami Paramananda’s The Upanishads is not a conventional book with one continuous story or a single argument. It is a collection and interpretation of some of the most profound spiritual teachings of ancient India. Paramananda translated these teachings into clear English with the intention of making them understandable to modern readers without losing their spiritual depth. His edition brings together the Isa, Katha, and Kena Upanishads, presenting them through verses, dialogues, stories, and commentary. At the heart of all three is one great question: Who are we beneath the changing body, restless mind, and temporary experiences of ordinary life?
+Paramananda begins by explaining that the Upanishads represent the wisdom portion of the Vedas. While the earlier Vedic tradition gives considerable attention to rituals and actions, the Upanishads turn inward and ask about ultimate reality, consciousness, the Self, and liberation. The word “Upanishad” is traditionally associated with sitting close to a teacher and receiving deeper knowledge. This is important because the teachings are not presented merely as information to memorize. They are meant to transform the person who receives them. Paramananda also emphasizes that the mind must become calm and concentrated before it can understand spiritual truth. The peace chants that traditionally open the teachings therefore have a meaningful purpose: spiritual knowledge requires inner stillness.
+The Isa Upanishad introduces a central idea that runs through the whole collection: the Divine is present everywhere. The world should not be rejected simply because it is temporary. Instead, one should learn to see the sacred within everything while remaining free from possessiveness and attachment. The teaching asks human beings to live actively but without becoming slaves to the fruits of their actions. In this sense, spirituality is not presented as an escape from life. A person can work, fulfill responsibilities, and participate in the world while maintaining an inward awareness that nothing material truly belongs to the individual forever.
+This teaching creates an important balance between action and renunciation. Renunciation does not simply mean abandoning possessions or going away from society. More deeply, it means releasing the egoistic feeling of ownership. A person may possess very little and still be deeply attached, while another may have many responsibilities yet remain inwardly free. The Isa Upanishad therefore encourages a way of living in which action is combined with wisdom. The world becomes a field in which one learns to act without losing sight of the eternal reality behind appearances.
+The Katha Upanishad develops these ideas through one of the most memorable stories in Indian spiritual literature. A young boy named Nachiketa is sent to the abode of Death after questioning his father’s actions. Instead of being frightened, Nachiketa waits patiently for Yama, the Lord of Death, who eventually appears and offers the boy three wishes. Nachiketa uses his first wishes for practical and family matters, but his final question is much greater: What happens to a person after death? Is there something that survives when the body disappears?
+Yama initially tries to persuade Nachiketa to ask for wealth, long life, pleasure, possessions, and worldly success instead. Nachiketa refuses. He understands that all such things are temporary. This becomes one of the book’s most powerful lessons: wisdom begins when a person learns to distinguish between what is merely pleasant and what is genuinely good. The pleasant path offers immediate satisfaction, while the good path may require discipline and sacrifice but leads toward lasting understanding.
+Yama then teaches Nachiketa about the true Self, or Atman. The body changes, the senses come and go, thoughts rise and disappear, and emotions constantly shift, yet the deepest Self is not destroyed by these changes. The Self is presented as eternal, beyond ordinary birth and death. Human beings suffer because they identify themselves too closely with temporary things. When they mistake the body, possessions, status, or passing desires for their true identity, they remain caught in fear and dissatisfaction.
+One of the most memorable images in the Katha Upanishad compares human life to a chariot. The body is the chariot, the Self is the master of the chariot, the intellect is the driver, the mind is the reins, and the senses are the horses. If the horses are uncontrolled and the reins are weak, the chariot moves without direction. In the same way, a person ruled by uncontrolled senses and desires cannot reach inner freedom. But when the intellect is wise, the mind is disciplined, and the senses are properly guided, life moves toward its true destination. This simple image makes a difficult spiritual principle easy to understand: self-mastery is essential for self-knowledge.
+The Kena Upanishad takes the inquiry even deeper by asking what makes the mind think, the eyes see, the ears hear, and speech speak. Instead of simply naming an external deity, it directs attention toward the mysterious consciousness behind all mental and sensory activity. The teaching suggests that the ultimate reality cannot be completely captured by ordinary thought or language. We cannot understand it as we understand an object because it is that through which understanding itself becomes possible.
+The text therefore warns against spiritual pride. A person may collect religious knowledge and still fail to understand truth. The Upanishadic approach is not about saying, “I know everything.” It is about recognizing the limitations of the ordinary ego. One famous teaching suggests that the person who thinks the ultimate reality is fully understood probably does not understand it, while the person who recognizes its mystery is closer to genuine wisdom.
+A striking story in the Kena Upanishad illustrates this humility. The gods become proud after achieving victory and forget that their power ultimately comes from a higher reality. The Divine appears before them in a mysterious form, and they discover that their individual abilities are powerless before it. Through this story, Paramananda highlights an enduring lesson: human beings often mistake borrowed power for personal greatness. Intelligence, strength, success, and achievement have value, but they should not produce arrogance.
+Across these teachings, the Upanishads repeatedly return to the relationship between Atman and Brahman—the individual Self and the ultimate reality. The deepest spiritual realization is not merely learning about God from the outside but discovering the Divine reality within oneself. This realization brings freedom from fear, attachment, ignorance, and the endless search for satisfaction in temporary things.
+Ultimately, Paramananda’s The Upanishads is an invitation to look inward. It teaches that the most important journey is not across countries or through material achievements but into the depths of consciousness. Its central message is both demanding and comforting: human beings are more than their bodies, possessions, successes, and fears. Beneath all these changing experiences is a deeper Self connected with the eternal reality. The path toward that realization requires discrimination, self-control, humility, meditation, detachment, and sincere questioning. Paramananda’s great achievement is to make these ancient teachings approachable without reducing their seriousness. The book remains valuable because its questions are timeless. What is the Self? What survives death? What truly makes a person happy? What lies behind consciousness? And how can one live freely in a changing world? The Upanishads do not merely give answers; they teach readers how to search for them within themselves.</t>
   </si>
   <si>
     <t>ISA-UPANISHAD
 This Upanishad desires its title from the opening words Isa-vasya, “God-covered.” The use of Isa (Lord)—a more personal name of the Supreme Being than Brahman, Atman or Self, the names usually found in the Upanishads—constitutes one of its peculiarities. It forms the closing chapter of the Yajur-Veda, known as Shukla (White).
 Oneness of the Soul and God, and the value of both faith and works as means of ultimate attainment are the leading themes of this Upanishad. The general teaching of the Upanishads is that works alone, even the highest, can bring only temporary happiness and must inevitably bind a man unless through them he gains knowledge of his real Self. To help him acquire this knowledge is the aim of this and all Upanishads.
 ISA-UPANISHAD
 Peace Chant
 OM! That (the Invisible-Absolute) is whole; whole is this (the visible phenomenal); from the Invisible Whole comes forth the visible whole. Though the visible whole has come out from that Invisible Whole, yet the Whole remains unaltered.
 OM! PEACE! PEACE! PEACE!
 The indefinite term “That” is used in the Upanishads to designate the Invisible-Absolute, because no word or name can fully define It. A finite object, like a table or a tree, can be defined; but God, who is infinite and unbounded, cannot be expressed by finite language. Therefore the Rishis or Divine Seers, desirous not to limit the Unlimited, chose the indefinite term “That” to designate the Absolute.
 In the light of true wisdom the phenomenal and the Absolute are inseparable. All existence is in the Absolute; and whatever exists, must exist in It; hence all manifestation is merely a modification of the One Supreme Whole, and neither increases nor diminishes It. The Whole therefore remains unaltered.
 I
 All this, whatsoever exists in the universe, should be covered by the Lord. Having renounced (the unreal), enjoy (the Real). Do not covet the wealth of any man.
 We cover all things with the Lord by perceiving the Divine Presence everywhere. When the consciousness is firmly fixed in God, the conception of diversity naturally drops away; because the One Cosmic Existence shines through all things. As we gain the light of wisdom, we cease to cling to the unrealities of this world and we find all our joy in the realm of Reality.
 The word “enjoy” is also interpreted by the great commentator Sankaracharya as “protect,” because knowledge of our true Self is the greatest protector and sustainer. If we do not have this knowledge, we cannot be happy; because nothing on this external plane of phenomena is permanent or dependable. He who is rich in the knowledge of the Self does not covet external power or possession.
 II
 If one should desire to live in this world a hundred years, one should live performing Karma (righteous deeds). Thus thou mayest live; there is no other way. By doing this, Karma (the fruits of thy actions) will not defile thee.
 If a man still clings to long life and earthly possessions, and is therefore unable to follow the path of Self-knowledge (Gnana-Nishta) as prescribed in the first Mantram (text), then he may follow the path of right action (Karma-Nishta). Karma here means actions performed without selfish motive, for the sake of the Lord alone. When a man performs actions clinging blindly to his lower desires, then his actions bind him to the plane of ignorance or the plane of birth and death; but when the same actions are performed with surrender to God, they purify and liberate him.
 III
 After leaving their bodies, they who have killed the Self go to the worlds of the Asuras, covered with blinding ignorance.
 The idea of rising to bright regions as a reward for well-doers, and of falling into realms of darkness as a punishment for evil-doers is common to all great religions. But Vedanta claims that this condition of heaven and hell is only temporary; because our actions, being finite, can produce only a finite result.
 What does it mean “to kill the Self?” How can the immortal Soul ever be destroyed? It cannot be destroyed, it can only be obscured. Those who hold themselves under the sway of ignorance, who serve the flesh and neglect the Atman or the real Self, are not able to perceive the effulgent and indestructible nature of their Soul; hence they fall into the realm where the Soul light does not shine. Here the Upanishad shows that the only hell is absence of knowledge. As long as man is overpowered by the darkness of ignorance, he is the slave of Nature and must accept whatever comes as the fruit of his thoughts and deeds. When he strays into the path of unreality, the Sages declare that he destroys himself; because he who clings to the perishable body and regards it as his true Self must experience death many times.
 IV
 That One, though motionless, is swifter than the mind. The senses can never overtake It, for It ever goes before. Though immovable, It travels faster than those who run. By It the all-pervading air sustains all living beings.
 This verse explains the character of the Atman or Self. A finite object can be taken from one place and put in another, but it can only occupy one space at a time. The Atman, however, is present everywhere; hence, though one may run with the greatest swiftness to overtake It, already It is there before him.
@@ -228,51 +253,51 @@
 XV
 The face of Truth is hidden by a golden disk. O Pushan (Effulgent Being)! Uncover (Thy face) that I, the worshipper of Truth, may behold Thee.
 XVI
 O Pushan! O Sun, sole traveller of the heavens, controller of all, son of Prajapati, withdraw Thy rays and gather up Thy burning effulgence. Now through Thy Grace I behold Thy blessed and glorious form. The Purusha (Effulgent Being) who dwells within Thee, I am He.
 Here the sun, who is the giver of all light, is used as the symbol of the Infinite, giver of all wisdom. The seeker after Truth prays to the Effulgent One to control His dazzling rays, that his eyes, no longer blinded by them, may behold the Truth. Having perceived It, he proclaims: “Now I see that that Effulgent Being and I are one and the same, and my delusion is destroyed.” By the light of Truth he is able to discriminate between the real and the unreal, and the knowledge thus gained convinces him that he is one with the Supreme; that there is no difference between himself and the Supreme Truth; or as Christ said, “I and my Father are one.”
 XVII
 May my life-breath go to the all-pervading and immortal Prana, and let this body be burned to ashes. Om! O mind, remember thy deeds! O mind, remember, remember thy deeds! Remember!
 Seek not fleeting results as the reward of thy actions, O mind! Strive only for the Imperishable. This Mantram or text is often chanted at the hour of death to remind one of the perishable nature of the body and the eternal nature of the Soul. When the clear vision of the distinction between the mortal body and the immortal Soul dawns in the heart, then all craving for physical pleasure or material possession drops away; and one can say, let the body be burned to ashes that the Soul may attain its freedom; for death is nothing more than the casting-off of a worn-out garment.
 XVIII
 O Agni (Bright Being)! Lead us to blessedness by the good path. O Lord! Thou knowest all our deeds, remove all evil and delusion from us. To Thee we offer our prostrations and supplications again and again.
 Here ends this Upanishad
 This Upanishad is called Isa-Vasya-Upanishad, that which gives Brahma-Vidya or knowledge of the All-pervading Deity. The dominant thought running through it is that we cannot enjoy life or realize true happiness unless we consciously “cover” all with the Omnipresent Lord. If we are not fully conscious of that which sustains our life, how can we live wisely and perform our duties? Whatever we see, movable or immovable, good or bad, it is all “That.” We must not divide our conception of the universe; for in dividing it, we have only fragmentary knowledge and we thus limit ourselves.
 He who sees all beings in his Self and his Self in all beings, he never suffers; because when he sees all creatures within his true Self, then jealousy, grief and hatred vanish. He alone can love. That AH-pervading One is self- effulgent, birthless, deathless, pure, untainted by sin and sorrow. Knowing this, he becomes free from the bondage of matter and transcends death. Transcending death means realizing the difference between body and Soul and identifying oneself with the Soul. When we actually behold the undecaying Soul within us and realize our true nature, we no longer identify ourself with the body which dies and we do not die with the body.
 Self-knowledge has always been the theme of the Sages; and the Upanishads deal especially with the knowledge of the Self and also with the knowledge of God, because there is no difference between the Self and God. They are one and the same. That which comes out of the Infinite Whole must also be infinite; hence the Self is infinite. That is the ocean, we are the drops. So long as the drop remains separate from the ocean, it is small and weak; but when it is one with the ocean, then it has all the strength of the ocean. Similarly, so long as man believes himself to be separate from the Whole, he is helpless; but when he identifies himself with It, then he transcends all weakness and partakes of Its omnipotent qualities.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f70e14f5-62a3-4aa0-b525-22bf0e8688d6.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068041</t>
   </si>
   <si>
-    <t>Discover The Upanishads by Swami Paramananda. This book is published by General Press in Hardcover format, ISBN 9789388118774, ASIN 9388118774, under Religion and Spirituality, Hinduism.</t>
+    <t>Discover The Upanishads by Swami Paramananda. This book is published by General Press in Hardcover format, ISBN 9789388118774, ASIN 9388118774, under Religion and Spirituality, Hinduism, Philosophy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -793,86 +818,90 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>124</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>345.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>