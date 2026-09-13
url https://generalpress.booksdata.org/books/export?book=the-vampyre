--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,72 +135,86 @@
     <t>The Vampyre</t>
   </si>
   <si>
     <t>John William Polidori</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDSFGK4</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Gothic Fiction</t>
+  </si>
+  <si>
+    <t>Horror</t>
   </si>
   <si>
     <t>FIC027040</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
     <t>‘The Vampyre’ by John William Polidori is a short and chilling romantic tale of the legends of the Vampire.
 In many parts of Greece it is considered as a sort of punishment after death, for some heinous crime committed whilst in existence, that the deceased is not only doomed to vampyrise, but compelled to confine his infernal visitations solely to those beings he loved most while upon earth—those to whom he was bound by ties of kindred and affection. William Polidori is credited with creating the literary genre of romantic vampire fiction with his short story. When Aubrey, a young Englishman, meets the mysterious Lord Ruthven, he discovers a horrible secret that threatens everyone he knows and loves.</t>
   </si>
   <si>
+    <t>John William Polidori (1795–1821) was an English physician, writer, and one of the pioneers of Gothic fiction. Although his life was tragically short, he made an enduring contribution to literature through his groundbreaking novella The Vampyre (1819), a work that transformed the image of the vampire from a figure of folklore into a sophisticated, aristocratic, and charismatic character. His innovation laid the foundation for later classics such as Sheridan Le Fanu's Carmilla and Bram Stoker's Dracula, securing his place in the history of supernatural fiction.
+Born on September 7, 1795, in London, Polidori came from an accomplished intellectual family. His father, Gaetano Polidori, was an Italian scholar and man of letters who had settled in England, while his mother, Anna Maria Pierce, belonged to a respected English family. Gifted from an early age, Polidori pursued medicine at the University of Edinburgh, earning his medical degree at just nineteen years of age. Alongside his medical studies, he cultivated a deep interest in literature, poetry, and philosophy.
+In 1816, Polidori accepted a position as the personal physician to the celebrated Romantic poet Lord Byron. During their travels through Europe, they spent the famous "Year Without a Summer" at the Villa Diodati near Lake Geneva in Switzerland. There, Byron, Percy Bysshe Shelley, Mary Shelley, Claire Clairmont, and Polidori challenged one another to write ghost stories. This remarkable gathering produced two milestones of Gothic literature: Mary Shelley's Frankenstein and Polidori's The Vampyre.
+Published in 1819, The Vampyre introduced Lord Ruthven, an elegant yet sinister nobleman whose charm concealed a deadly supernatural nature. The novella became an immediate success and revolutionized vampire fiction, influencing countless writers and establishing many conventions of the genre that endure today. Initially, the story was mistakenly attributed to Lord Byron, which overshadowed Polidori's authorship for many years, though later scholarship firmly restored his rightful place as its creator.
+Despite his literary achievement, Polidori struggled with financial difficulties and personal disappointments after parting ways with Byron. His promising career was cut tragically short when he died in London on August 24, 1821, at the age of twenty-five.
+Today, John William Polidori is remembered as a visionary writer whose single masterpiece profoundly shaped Gothic and horror literature. His imaginative reimagining of the vampire continues to influence novels, films, and popular culture, ensuring that his legacy endures more than two centuries after his death.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f6326fe7-03b1-4516-b23c-4de8cda35f3c.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068961</t>
   </si>
   <si>
-    <t>Discover The Vampyre by John William Polidori. This book is published by General Press in eBook format, ISBN 9789354996764, ASIN B0BWDSFGK4, under Literature and Fiction.</t>
+    <t>Discover The Vampyre by John William Polidori. This book is published by General Press in eBook format, ISBN 9789354996764, ASIN B0BWDSFGK4, under Literature and Fiction, Gothic Fiction, Horror.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -716,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789354996764</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>