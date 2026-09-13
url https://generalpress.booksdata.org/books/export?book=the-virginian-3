--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,56 @@
     <t>The Virginian</t>
   </si>
   <si>
     <t>Owen Wister</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0B9 RHSL9M</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Historical Fiction</t>
+  </si>
+  <si>
+    <t>Classics</t>
   </si>
   <si>
     <t>FIC033000, FIC004000</t>
   </si>
   <si>
     <t>2022-09-01 00:00:00</t>
   </si>
   <si>
     <t>Published in 1902, 'The Virginian' is the most famous work of Owen Wister, an American writer and historian. The novel is a complex mixture of people, places and events dramatized from experience, word of mouth, and his own imagination—ultimately creating the quintessential cowboy, who is a natural aristocrat, set against a highly mythologized version of the Johnson County War, and taking the side of the large landowners. It is rich in moral drama and vernacular wit. The novel is also on record for incorporating the first known "shootout" in American literature.
 In 1977, it was voted by the Western American Writers as the greatest western novel of all time. Brimming with action, romance, and atmosphere, it remains a classic of frontier fiction.</t>
   </si>
   <si>
     <t>Owen Wister (1860-1938) showed promise as a musician early in his life, but his father directed him into a career in banking and then the law. Plagued with neurasthenia, Wister took a variant of the ""rest cure"" of Dr. Silas Weir Mitchell, traveling to Wyoming on Mitchell's advice. From these experiences, Wister began to write short stories about the West. His Western writing culminated in the 1902 publication of The Virginian, the most popular Western ever written. In addition to novels, Wister wrote short stories, operas, plays, poetry, and nonfiction, including biographies of Ulysses S. Grant and George Washington.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/d276edec-356c-4cb7-ae32-ce393867c4df.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068909</t>
   </si>
   <si>
     <t>Discover The Virginian by Owen Wister. This book is published by General Press in eBook format, ISBN 9789391181352, ASIN B0B9 RHSL9M, under Literature and Fiction.</t>
@@ -719,83 +725,87 @@
       <c r="F2" s="2">
         <v>9789391181352</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>