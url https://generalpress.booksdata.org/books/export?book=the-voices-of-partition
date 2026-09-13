--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -143,51 +143,60 @@
   <si>
     <t>B0CB63M5F4</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>History</t>
   </si>
   <si>
     <t>History of Asia</t>
   </si>
   <si>
     <t>Nonfiction</t>
   </si>
   <si>
-    <t>N.K. Sondhi's first book was 'Management of Banking', which draws upon his experiences as a manager in the Punjab National Bank. He then turned to fiction writing, bringing forth the seen and unseen aftermaths of the partition of India in 1947 in his novel 'Cart full of Husk'. He followed it up with a short non-fiction, 'Forgotten City of Delhi (How Delhi became Delhi)'. He wrote his next book, 'A Match Made in Heaven: A 2000-year-old love story', based on the life of an Indian princess, who became first queen of Korea in 48 AD.Working with young people as he pursued social activities after his retirement, he sensed the restlessness among youngsters, who are facing a large number of problems due to stiff neck to neck competition in every field of life. Growing use of advanced technology has further alienated them from the main stream of the society.</t>
+    <t>SEL031000, PHI005000, LCO004000</t>
+  </si>
+  <si>
+    <t>The Voices of Partition by N. K. Sondhi is a deeply moving work of historical reflection that captures the human experiences behind one of the most traumatic events of the twentieth century—the Partition of India in 1947. Rather than focusing solely on political developments, the book gives voice to ordinary people whose lives were irrevocably changed by the division of the subcontinent. Through personal recollections, memories, and lived experiences, it paints a vivid picture of loss, resilience, and the enduring strength of the human spirit.
+The book explores the emotional and social consequences of Partition, revealing how millions of families were uprooted from their homes and forced to begin life anew amid violence, uncertainty, and grief. Sondhi presents a wide range of perspectives, allowing readers to understand the hopes, fears, and struggles of individuals from different communities. These firsthand accounts transform a major historical event into an intimate human story, reminding readers that history is shaped not only by leaders and political decisions but also by the lives of ordinary people.
+Beyond documenting suffering, the narrative also highlights remarkable acts of courage, compassion, and solidarity that emerged during a time of immense upheaval. It reflects on the lasting impact of displacement, fractured identities, and the memories that continue to shape generations long after the events themselves.
+Written in a compassionate and accessible style, The Voices of Partition is both a valuable historical record and a poignant tribute to those who endured one of history’s greatest humanitarian crises. It encourages readers to remember the past with empathy while recognizing the enduring importance of peace, understanding, and shared humanity.</t>
+  </si>
+  <si>
+    <t>N.K. Sondhi's first book was 'Management of Banking', which draws upon his experiences as a manager in the Punjab National Bank. He then turned to fiction writing, bringing forth the seen and unseen aftermaths of the partition of India in 1947 in his novel 'Cart full of Husk'. He followed it up with a short non-fiction, 'Forgotten City of Delhi (How Delhi became Delhi)'. He wrote his next book, 'A Match Made in Heaven: A 2000-year-old love story', based on the life of an Indian princess, who became first queen of Korea in 48 AD. Working with young people as he pursued social activities after his retirement, he sensed the restlessness among youngsters, who are facing a large number of problems due to stiff neck to neck competition in every field of life. Growing use of advanced technology has further alienated them from the main stream of the society.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/4fc93b79-b11d-443d-b6b1-bfe305540055.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069130</t>
   </si>
   <si>
     <t>Discover The Voices of Partition by NK Sondhi. This book is published by General Press in eBook format, ISBN 9789354998546, ASIN B0CB63M5F4, under History, History of Asia, Nonfiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -721,75 +730,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
+      <c r="V2" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="W2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>