--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -138,50 +138,58 @@
     <t>Charles Darwin</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTSQRVJ</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>SCI100000, BIO015000</t>
+  </si>
+  <si>
+    <t>First published in 1839, ‘The Voyage of the Beagle’ by Charles Darwin is a riveting firsthand account of the historic voyage that led to the theory of evolution. A brilliant travelogue and a revealing glimpse into the Victorian mindset, it is an indispensable companion volume to ‘On the Origin of Species’.
+When the HMS Beagle set sail in 1831, the science of biology was not far removed from the Dark Ages. When the ship returned to England nearly five years later, Charles Darwin had the makings of a theory that would revolutionize our understanding of the natural world.
+From volcanoes in the Galapagos to the coral reefs of Australia, it documents the young naturalist’s encounters with some of the earth’s most stunning features. Darwin’s observations of the people, places, and events he experienced make for compelling reading and offer a fascinating window into the intellectual development of his ideas about natural selection.</t>
   </si>
   <si>
     <t>Charles Robert Darwin, FRS was an English naturalist and geologist, best known for his contributions to evolutionary theory. He established that all species of life have descended over time from common ancestors, and in a joint publication with Alfred Russel Wallace introduced his scientific theory that this branching pattern of evolution resulted from a process that he called natural selection, in which the struggle for existence has a similar effect to the artificial selection involved in selective breeding.
 Darwin published his theory of evolution with compelling evidence in his 1859 book On the Origin of Species, overcoming scientific rejection of earlier concepts of transmutation of species. By the 1870s the scientific community and much of the general public had accepted evolution as a fact. However, many favoured competing explanations and it was not until the emergence of the modern evolutionary synthesis from the 1930s to the 1950s that a broad consensus developed in which natural selection was the basic mechanism of evolution. In modified form, Darwin's scientific discovery is the unifying theory of the life sciences, explaining the diversity of life.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/ef0f1604-78c7-4eea-a129-fd6b49fd9e30.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069200</t>
   </si>
   <si>
     <t>Discover The Voyage of the Beagle by Charles Darwin. This book is published by General Press in eBook format, ISBN 9789354999383, ASIN B0CFTSQRVJ, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
@@ -717,75 +725,79 @@
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
+      <c r="V2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="W2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>