--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -146,53 +146,61 @@
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>JUV007000, FIC004000</t>
   </si>
   <si>
     <t>2022-07-06 00:00:00</t>
   </si>
   <si>
-    <t>‘The Voyages of Doctor Dolittle’ (1922) is a children’s fantasy novel by Hugh Lofting, an English author trained as a civil engineer. The novel is the second in a series of fifteen books featuring Doctor Dolittle, a character created by Lofting in letters written to his wife and children at home while he served in the Great War.
+    <t>The Voyages of Doctor Dolittle (1922) is a children’s fantasy novel by Hugh Lofting, an English author trained as a civil engineer. The novel is the second in a series of fifteen books featuring Doctor Dolittle, a character created by Lofting in letters written to his wife and children at home while he served in the Great War.
 Dr. John Dolittle is an esteemed physician, but he finds himself drawn to animal patients more often than humans. In this book, his animal companions convince him to go on a daring voyage around the world to search for a missing friend. Their travels take them through storms and shipwrecks, to bullfighting rings and into courtrooms where animals testify as witnesses. All the while, Dr. Dolittle uses his incredible talent of animal communication to befriend and protect any animal he meets.
  Beloved by generations of adults and children for their imaginative nature and moral worldview, Lofting’s books have inspired numerous adaptations for theater, film, and television.</t>
+  </si>
+  <si>
+    <t>Hugh Lofting (1886–1947) was an English-born author, illustrator, and civil engineer best known for creating Doctor Dolittle, one of the most beloved characters in children's literature. Through his imaginative stories of a kind-hearted physician who could speak with animals, Lofting inspired generations of young readers to value compassion, curiosity, and respect for the natural world. His books remain enduring classics, celebrated for their warmth, humor, and timeless messages of friendship and understanding.
+Born on January 14, 1886, in Maidenhead, Berkshire, England, Lofting grew up in a large family and developed an early love for drawing, storytelling, and the outdoors. He studied civil engineering at the Massachusetts Institute of Technology (MIT) in the United States and later worked as an engineer in several countries, including Canada, Cuba, and West Africa. These travels exposed him to diverse cultures, landscapes, and wildlife, experiences that would later enrich his imaginative fiction.
+The idea for Doctor Dolittle emerged during the First World War while Lofting was serving with the British Army. Rather than describing the harsh realities of war in letters to his children, he invented cheerful stories about a gentle doctor who could communicate with animals and embark on extraordinary adventures. These illustrated letters became the foundation for his first book, The Story of Doctor Dolittle, published in 1920. The novel was an immediate success and was followed by many other books, including The Voyages of Doctor Dolittle, which won the prestigious Newbery Medal in 1923.
+Lofting wrote and illustrated the Doctor Dolittle series himself, giving his books a distinctive charm and personality. His stories blended fantasy, humor, adventure, and gentle moral lessons, encouraging readers to appreciate kindness, courage, honesty, and empathy toward all living creatures. While modern readers and scholars have critically reassessed certain portrayals in some of his works that reflect outdated attitudes of his era, the central themes of compassion and respect for animals continue to resonate.
+After the war, Lofting settled in the United States, where he devoted himself to writing and illustrating. He continued expanding the adventures of Doctor Dolittle while also producing other works for children.
+Hugh Lofting passed away on September 26, 1947, in California. Today, he is remembered as one of the pioneers of modern children's fantasy, whose imaginative storytelling and unforgettable characters have delighted readers for more than a century, leaving a lasting legacy of kindness, adventure, and wonder.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/dc5b0e86-a682-486d-a36d-2b7179f7fb8b.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068882</t>
   </si>
   <si>
     <t>Discover The Voyages of Doctor Dolittle by Hugh Lofting. This book is published by General Press in eBook format, ISBN 9789354992582, ASIN B0B6FZTB8Z, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,67 +744,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>