--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,60 +135,70 @@
     <t>The Way of Perfection</t>
   </si>
   <si>
     <t>St. Teresa of Avila</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B098HG7CGR</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL010000, PHI022000</t>
   </si>
   <si>
     <t>2021-06-21 00:00:00</t>
   </si>
   <si>
     <t>‘The Way of Perfection,’ originally published in 1583, is a book written by a prominent sixteenth-century Spanish mystic and Carmelite nun, St. Teresa of Avila, forms a practical guide to prayer that embraces readers with its warmth and accessibility. St. Teresa’s detailed directions on the achievement of spiritual perfection designate three essentials—fraternal love, detachment from material things, and true humility. She also discusses a variety of maxims related to the practice of prayer and concludes with a thought-provoking commentary on the Lord's Prayer.
 This classic book encourages Christians to enrich their lives with prayer and meditation. A work of sublime mystical beauty, it is above all a treatise of utter simplicity that offers lucid instruction to all seekers of a more meaningful way of life.</t>
+  </si>
+  <si>
+    <t>Saint Teresa of Ávila (1515–1582), also known as Saint Teresa of Jesus, was a Spanish Carmelite nun, mystic, reformer, and one of the greatest spiritual writers in Christian history. Her teachings on prayer, contemplation, and the inner life have inspired millions of people for more than four centuries. Through her courage, wisdom, and deep faith, she transformed religious life in Spain and became one of the most influential figures of the Catholic Reformation.
+Teresa was born on March 28, 1515, in Ávila, Spain, into a devout and well-respected family. As a child, she loved reading stories of saints and dreamed of living a life dedicated to God. However, she also enjoyed the comforts and social life of her time. At the age of twenty, despite some family opposition, she entered the Carmelite Convent of the Incarnation in Ávila. Her early years as a nun were marked by periods of serious illness, spiritual uncertainty, and personal struggle, experiences that later shaped her understanding of faith and perseverance.
+In her forties, Teresa experienced a profound spiritual renewal that transformed her life. Convinced that religious communities should return to a simpler and more prayerful way of living, she began reforming the Carmelite Order. In 1562, she founded the first convent of the Discalced Carmelites, emphasizing poverty, humility, silence, and contemplative prayer. Working alongside Saint John of the Cross, she established numerous reformed convents across Spain despite facing strong resistance, criticism, and many hardships.
+Teresa was also a gifted writer whose works remain masterpieces of Christian spirituality. Her most famous books include The Life of Teresa of Jesus, The Way of Perfection, The Interior Castle, and The Book of Foundations. Written in warm, accessible language, these works offer practical guidance on prayer while describing the soul's gradual journey toward a deeper union with God.
+Saint Teresa of Ávila died on October 4, 1582, shortly before the Gregorian calendar was adopted, making her feast day October 15. She was canonized in 1622 and, in 1970, became the first woman to be declared a Doctor of the Church by the Roman Catholic Church. Today, she is remembered as a fearless reformer, profound mystic, and compassionate teacher whose timeless writings continue to guide people seeking spiritual growth, inner peace, and a closer relationship with God.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/43d60d39-20f2-456d-a450-38699b310d11.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068788</t>
   </si>
   <si>
     <t>Discover The Way of Perfection by St. Teresa of Avila. This book is published by General Press in eBook format, ISBN 9789391181062, ASIN B098HG7CGR, under Christian Books and Bibles.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -716,81 +726,85 @@
       <c r="F2" s="2">
         <v>9789391181062</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>