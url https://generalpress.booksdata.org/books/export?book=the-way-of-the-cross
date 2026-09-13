--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,60 +135,70 @@
     <t>The Way of the Cross</t>
   </si>
   <si>
     <t>Alphonsus de Liguori</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B09HLKC9GK</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL012080, REL062000</t>
   </si>
   <si>
     <t>2021-10-05 00:00:00</t>
   </si>
   <si>
     <t>St. Alphonsus (1696–1787), an Italian Catholic bishop, spiritual writer, composer, musician, artist, poet, lawyer, scholastic philosopher, and theologian, was a man in love with Jesus. For Alphonsus, ‘The Way of the Cross’ provided the opportunity to meditate on the true meaning of the love of the Most Holy Redeemer. With its poetic translation of the original, this revised version—long a parish favorite—offers insight into the mind of a saint and the emotion and passion that formed his devotion.
 A prolific writer, he published nine editions of his Moral Theology in his lifetime, in addition to other devotional and ascetic works and letters. St. Alphonsus Liguori's method is the most treasured way of praying to the stations ever to bless Christendom.</t>
+  </si>
+  <si>
+    <t>Saint Alphonsus Maria de Liguori (1696–1787) was an Italian Catholic bishop, theologian, spiritual writer, composer, and founder of the Congregation of the Most Holy Redeemer, commonly known as the Redemptorists. Revered as one of the Church's greatest moral theologians, he dedicated his life to serving the poor, strengthening the faith of ordinary people, and making Christian teaching accessible through compassionate pastoral care. His writings continue to inspire millions of readers with their emphasis on God's mercy, love, and the call to holy living.
+Alphonsus was born on September 27, 1696, in Naples, Italy, into a noble and well-educated family. A remarkably gifted child, he earned a doctorate in both civil and canon law at the age of sixteen and quickly established himself as a successful lawyer. However, after losing an important legal case, he experienced a profound spiritual awakening that led him to abandon his promising legal career. Choosing a life of service to God, he studied for the priesthood and was ordained in 1726.
+As a priest, Alphonsus became known for his heartfelt preaching and his tireless ministry among the poor, the sick, and those who felt neglected by society. In 1732, he founded the Redemptorist Congregation to bring the Gospel to rural communities that had little access to regular pastoral care. He believed that every person deserved to hear the message of God's compassion and forgiveness, regardless of social status or education. His ministry was marked by humility, kindness, and a deep concern for the spiritual well-being of others.
+Throughout his life, Alphonsus wrote more than one hundred works on theology, spirituality, prayer, and Christian devotion. His most influential books include The Glories of Mary, The Practice of the Love of Jesus Christ, Preparation for Death, and The Way of Salvation. His theological approach emphasized mercy over excessive severity, encouraging believers to trust in God's grace while striving for a faithful and virtuous life. His balanced teachings had a lasting impact on Catholic moral theology and pastoral practice.
+In 1762, Alphonsus was appointed Bishop of Sant'Agata dei Goti, where he continued to serve despite declining health. He died in 1787 and was later canonized in 1839. In 1871, Pope Pius IX declared him a Doctor of the Church in recognition of his extraordinary contributions to theology and Christian spirituality. Today, Saint Alphonsus de Liguori is remembered as a compassionate pastor, profound theologian, and gifted spiritual writer whose works continue to guide believers in their journey of faith, hope, and love.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/db05e190-391c-47fb-910a-d71e87cdaecf.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068810</t>
   </si>
   <si>
     <t>Discover The Way of the Cross by Alphonsus de Liguori. This book is published by General Press in eBook format, ISBN 9789391181512, ASIN B09HLKC9GK, under Christian Books and Bibles.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -716,81 +726,85 @@
       <c r="F2" s="2">
         <v>9789391181512</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>