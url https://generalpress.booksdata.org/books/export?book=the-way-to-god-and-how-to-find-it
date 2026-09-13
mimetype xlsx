--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,66 +137,81 @@
   <si>
     <t>Dwight L. Moody</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0CDGG71WL</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
-    <t>Christian Living</t>
-[...2 lines deleted...]
-    <t>Religion</t>
+    <t>Evangelism</t>
+  </si>
+  <si>
+    <t>Christian Spiritual Growth</t>
+  </si>
+  <si>
+    <t>REL030000, REL012120</t>
+  </si>
+  <si>
+    <t>There is life in Christ. Rich, joyous, wonderful life. It is true that the Lord disciplines those whom He loves and that we are often tempted by the world and our enemy, the devil. But if we know how to go beyond that temptation to cling to the cross of Jesus Christ and keep our eyes on our Lord, our reward both here on earth and in heaven will be 100 times better than what this world has to offer.
+This book is thorough. It brings to life the love of God, examines the state of the unsaved individual's soul, and analyzes what took place on the cross for our sins. The Way to God takes an honest look at our need to repent and follow Jesus and gives hope for unending, joyous eternity in heaven.
+Dwight L. Moody was redirected into full-time ministry. Today, Moody’s name still graces a church, a mission, a college, and more. Moody loved God and men, and the power of a love like that impacts generations.</t>
+  </si>
+  <si>
+    <t>Dwight Lyman Moody (1837–1899), widely known as D.L. Moody, was an American Christian evangelist, educator, publisher, and hymn promoter whose passionate preaching helped shape evangelical Christianity in the nineteenth century. Renowned for his simple yet powerful presentation of the Gospel, Moody reached millions of people through revival meetings in the United States and Great Britain. His emphasis on personal faith, practical Christianity, and Christian education left a lasting impact that continues to influence churches and ministries around the world.
+Moody was born on February 5, 1837, in Northfield, Massachusetts, into a large farming family. His father died when Moody was only four years old, leaving the family in financial hardship. Despite receiving limited formal education, he developed a strong work ethic and an energetic personality. As a young man, he moved to Boston to work in his uncle's shoe store, where he experienced a life-changing conversion to Christianity through the guidance of his Sunday school teacher. This experience inspired him to dedicate his life to sharing the Christian faith with others.
+In the late 1850s, Moody settled in Chicago, where he began teaching Sunday school to children from poor neighborhoods. His sincere compassion and practical approach to ministry quickly attracted large numbers of people. During and after the American Civil War, he expanded his evangelistic work, organizing revival meetings that drew thousands of attendees. His partnership with gospel singer Ira D. Sankey made these gatherings especially memorable, as music became an important part of his ministry. Moody's preaching focused on God's love, forgiveness, and the need for personal commitment to Christ, expressed in language that ordinary people could easily understand.
+Beyond his evangelistic campaigns, Moody devoted himself to education and publishing. He founded the Northfield Schools in Massachusetts to provide quality Christian education and established institutions that eventually became the Moody Bible Institute in Chicago. He also published books, sermons, and devotional materials that extended the reach of his ministry far beyond his public appearances.
+Dwight L. Moody remained active in ministry until his death in 1899. His legacy lives on through the educational institutions he founded, the countless lives influenced by his preaching, and the enduring popularity of his writings. Remembered for his humility, compassion, and unwavering faith, Moody continues to be regarded as one of the most influential Christian evangelists in modern history, inspiring generations to live lives of service, faith, and hope.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/33e0939e-d16c-4e1a-be1a-d86f384dfa72.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069147</t>
   </si>
   <si>
-    <t>Discover The Way to God and How to Find It by Dwight L. Moody. This book is published by General Press in eBook format, ISBN 9789354997815, ASIN B0CDGG71WL, under Christian Books and Bibles, Christian Living, Religion.</t>
+    <t>Discover The Way to God and How to Find It by Dwight L. Moody. This book is published by General Press in eBook format, ISBN 9789354997815, ASIN B0CDGG71WL, under Christian Books and Bibles, Evangelism, Christian Spiritual Growth.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -718,73 +733,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
-      <c r="W2" s="2"/>
+      <c r="V2" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>