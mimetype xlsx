--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -147,50 +147,57 @@
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Poetry</t>
   </si>
   <si>
     <t>POE005050</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
     <t>First published in 1926, ‘The Weary Blues’ is Langston Hughes’s first collection of poetry. Broken into seven thematic sections, the sixty-eight poems capture the heart of a young budding artist and the spirit of the Harlem Renaissance. The title poem, “The Weary Blues,” tells the story of a musician performing in a bar and uses a very lyrical style that flows throughout the collection. Other poems include, “The Negro Speaks of Rivers,” “Danse Africaine,” “Dream Variation,” “Mother to Son,” “Suicide’s Note,” and “Winter Moon.” The work touches on subjects like art, identity, race, class, urban life, music, and the Black experience in 1920s America.</t>
+  </si>
+  <si>
+    <t>Langston Hughes (1902–1967) was one of the most influential American poets, writers, and social thinkers of the twentieth century. A leading voice of the Harlem Renaissance, he celebrated African American life, culture, and resilience through poetry, fiction, plays, essays, and journalism. His writing combined lyrical beauty with everyday language, making his work accessible to a wide audience while addressing themes of equality, identity, hope, and justice.
+Born James Mercer Langston Hughes on February 1, 1902, in Joplin, Missouri, Hughes spent much of his childhood moving between different cities after his parents separated. He was largely raised by his grandmother in Lawrence, Kansas, whose stories about African American history and the struggle for freedom deeply influenced his imagination. After her death, he lived with his mother and continued to develop a passion for reading and writing. During his school years, he began publishing poems and discovered his lifelong calling as a writer.
+After graduating from high school, Hughes traveled widely, working as a sailor and visiting Africa and Europe. These experiences broadened his understanding of people and cultures. He briefly attended Columbia University but left to pursue writing full-time. In 1926, he published his first poetry collection, The Weary Blues, which earned widespread praise for its musical rhythms inspired by jazz and blues.
+Throughout his career, Hughes produced an impressive body of work that included acclaimed books such as Not Without Laughter, Montage of a Dream Deferred, and the popular "Simple" stories. He believed literature should reflect the lives and voices of ordinary people, and he consistently wrote about the dreams, hardships, humor, and dignity of African Americans. His work also spoke out against racial discrimination and inspired generations of readers and writers to value their own experiences and identities.
+Langston Hughes died on May 22, 1967, in New York City after complications from surgery. His ashes are interred beneath the floor of the Arthur Schomburg Center for Research in Black Culture in Harlem, a fitting tribute to his lifelong connection with the community that shaped his art. Today, Hughes is remembered as one of America's greatest literary figures, whose compassionate voice, artistic brilliance, and unwavering belief in human dignity continue to inspire readers around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/66cbf43c-0263-4dab-b666-a67815ad9caa.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069168</t>
   </si>
   <si>
     <t>Discover The Weary Blues by Langston Hughes. This book is published by General Press in eBook format, ISBN 9789354996825, ASIN B0BWDQX92L, under Literature and Fiction, Poetry.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -734,67 +741,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>