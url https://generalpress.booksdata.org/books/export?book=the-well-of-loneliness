--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -148,50 +148,57 @@
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC018000, FIC027210</t>
   </si>
   <si>
     <t>2021-06-01 00:00:00</t>
   </si>
   <si>
     <t>‘The Well of Loneliness,’ first published in 1928, is a timeless portrayal of lesbian love. The thinly disguised story of Hall's own life, it was banned outright upon publication and almost ruined her literary career as the subject was that of an obscenity trial and forbidden at the time in England. The novel tells the story of Stephen, an ideal child of aristocratic parents—a fencer, a horse rider and a keen scholar. Stephen grows to be a war hero, a bestselling writer and a loyal, protective lover. But Stephen is a woman, and is attracted to women. As her ambitions drive her, and society incarcerates her, Stephen is forced into desperate actions.
 Although Gordon's attitude toward her own sexuality is anguished, the novel presents lesbianism as natural and makes a plea for greater tolerance. It became an international bestseller, and for decades was the single most famous lesbian novel.</t>
+  </si>
+  <si>
+    <t>Radclyffe Hall (1880–1943), born Marguerite Antonia Radclyffe Hall, was an English novelist, poet, and one of the most influential voices in twentieth-century literature on gender and identity. She is best known for her novel The Well of Loneliness, a groundbreaking work that became a landmark in LGBTQ+ literary history. Although the novel was highly controversial when it was first published, it has since been recognized for its courage, emotional depth, and lasting cultural significance.
+Hall was born on August 12, 1880, in Bournemouth, England, into a wealthy family. Her childhood was marked by emotional difficulties following her parents' separation, and she often found comfort in books, music, and writing. Financial independence, inherited from her family, allowed her to pursue literature without the pressures of earning a living. She developed a serious interest in poetry before turning to fiction, where she found her distinctive voice.
+During the early years of her career, Hall published several volumes of poetry and a number of successful novels, including The Forge, The Unlit Lamp, and Adam's Breed. Her writing was admired for its psychological insight, strong characterization, and thoughtful exploration of human relationships. Hall's personal experiences also shaped her work, as she sought to portray individuals whose lives and identities were often misunderstood or ignored by mainstream society.
+In 1928, Hall published The Well of Loneliness, the story of Stephen Gordon, a woman who struggles to find acceptance because of her sexual identity. The novel was one of the first English-language works to present a sympathetic portrayal of a lesbian protagonist. Despite its restrained style and compassionate message, the book was banned in the United Kingdom after an obscenity trial. The controversy brought international attention to Hall's work and sparked important debates about censorship, literature, and freedom of expression.
+Radclyffe Hall died on October 7, 1943, in London. Over time, public attitudes changed, and The Well of Loneliness came to be regarded as a pioneering literary achievement rather than a scandalous work. Today, Hall is remembered as a courageous author who used fiction to explore themes of identity, dignity, and belonging. Her writing continues to be studied for its literary merit and its important role in the history of modern literature and LGBTQ+ representation.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/5c21d3d2-1f83-48b8-ac3e-9e677e223fae.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068741</t>
   </si>
   <si>
     <t>Discover The Well of Loneliness by Radclyffe Hall. This book is published by General Press in eBook format, ISBN 9789391181253, ASIN B096T5QBQ3, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,67 +742,69 @@
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>