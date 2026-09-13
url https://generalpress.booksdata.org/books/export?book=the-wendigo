--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,66 +137,83 @@
   <si>
     <t>Algernon Blackwood</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTS3HC7</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
-[...2 lines deleted...]
-    <t>Horror</t>
+    <t>Erotic Horror</t>
+  </si>
+  <si>
+    <t>Classic Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>FIC015000, FIC004000</t>
+  </si>
+  <si>
+    <t>Algernon Blackwood's ‘The Wendigo’ is an influential novella, a masterful tale, and a classic of the fantasy and horror genres. It is written by one of the most best-known writers of fantasy and horror, set in a place and time Blackwood knew well. Blackwood was an English short story writer and novelist, one of the most prolific writers of ghost stories in the history of the genre.
+It tells the story of a camping trip in the Canadian wilderness that goes wrong when the hunters become the hunted. Drawing on the mythical creature known as the Wendigo, this story is regarded by many critics to be one of the best horror tales of all time.
+“For sheer naked concentrated horror, unexplained and unexplainable, such tales as The Wendigo ... may be said to lead among the stories of the supernatural.”
+—Grace Isabel Colbron.
+“Like many another materialist, that is, he lied cleverly on the basis of insufficient knowledge, because the knowledge supplied seemed to his own particular intelligence inadmissible.” (The Wendigo by Algernon Blackwood)</t>
+  </si>
+  <si>
+    <t>Algernon Blackwood (1869–1951) was an English author, journalist, broadcaster, and one of the greatest writers of supernatural fiction in the English language. Renowned for his ability to blend psychological depth with mystical experiences and the awe-inspiring power of nature, Blackwood created stories that continue to captivate readers more than a century after they were written. His works explore the unknown with subtlety and imagination, making him a major influence on later writers of horror, fantasy, and speculative fiction.
+Blackwood was born on March 14, 1869, in Shooter's Hill, London, into a deeply religious family. He was educated in England and Germany, but conventional academic life did not satisfy his adventurous spirit. As a young man, he traveled extensively and lived in Canada and the United States, working in a variety of occupations, including farming, hotel management, journalism, and teaching. These diverse experiences, especially his time in the vast North American wilderness, nurtured his lifelong fascination with nature, solitude, and the mysterious forces that he believed existed beyond ordinary human perception.
+After returning to England, Blackwood devoted himself to writing. His breakthrough came with the publication of The Empty House and Other Ghost Stories in 1906, which established him as a master of supernatural fiction. He went on to write more than two hundred short stories and several novels, including The Willows, The Wendigo, John Silence, and The Centaur. Rather than relying on violence or shock, Blackwood created an atmosphere of quiet suspense, where the natural world itself often became a source of wonder, mystery, and spiritual revelation. His stories frequently explored themes of consciousness, the unseen dimensions of reality, and humanity's relationship with the universe.
+Beyond his literary career, Blackwood worked as a radio and television presenter for the BBC, introducing audiences to stories of mystery and the supernatural. His warm personality and thoughtful storytelling earned him admiration from both readers and listeners.
+Algernon Blackwood passed away in 1951, leaving behind a remarkable body of work that continues to inspire writers and enthusiasts of supernatural literature. Celebrated by authors such as H.P. Lovecraft and many others, Blackwood is remembered not only for his mastery of ghost stories but also for his profound exploration of nature, spirituality, and the mysteries that lie just beyond human understanding. His enduring legacy has secured his place among the finest imaginative writers of the twentieth century.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/ca6984a6-da86-491b-b59c-42016833df7c.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069192</t>
   </si>
   <si>
-    <t>Discover The Wendigo by Algernon Blackwood. This book is published by General Press in eBook format, ISBN 9789354998584, ASIN B0CFTS3HC7, under Literature and Fiction, Classics, Horror.</t>
+    <t>Discover The Wendigo by Algernon Blackwood. This book is published by General Press in eBook format, ISBN 9789354998584, ASIN B0CFTS3HC7, under Literature and Fiction, Erotic Horror, Classic Literature and Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -718,73 +735,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
-      <c r="W2" s="2"/>
+      <c r="V2" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>