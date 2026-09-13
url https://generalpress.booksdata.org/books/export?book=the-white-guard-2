--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,71 +134,85 @@
   <si>
     <t>The White Guard</t>
   </si>
   <si>
     <t>Mikhail Bulgakov</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
+    <t>Russian Historical Fiction</t>
+  </si>
+  <si>
+    <t>War Fiction</t>
   </si>
   <si>
     <t>FIC004000, FIC014000, FIC032000</t>
   </si>
   <si>
     <t>2022-12-15 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>First published in 1925, ‘The White Guard’ is an engrossing book in which a Kyiv family is caught up in the Ukrainian War of Independence. Written by Mikhail Bulgakov, a Russian writer, medical doctor, and playwright active in the first half of the 20th century. 
 Reds, Whites, German troops, and Ukrainian nationalists battle for control of the city of Kyiv as the war becomes more cataclysmic in Mikhail Bulgakov’s debut novel. Drawing laboriously from the author’s own background in Ukraine during the period of the Russian Civil War—he witnessed ten changes of government himself—the novel is told from alternating points of view and takes an unusual angle on the conflict between Russian Whites (with whom the Turbin family identify) and Ukrainian nationalists. It elegantly portrays the disarray of a civil war in which there is no good or evil, only loyalty to one’s friends, family, and convictions.</t>
   </si>
   <si>
     <t>Mikhail Bulgakov, born on May 15, 1891, in Kiev, Ukraine (then part of the Russian Empire), was a prominent Soviet-era writer and playwright, renowned for his satirical and fantastical works. He studied medicine at Kiev University and briefly practiced as a physician before devoting himself entirely to writing.
 Bulgakov's writing career flourished during the tumultuous years of the Russian Revolution and the subsequent establishment of the Soviet Union. His works often reflected the absurdity and contradictions of Soviet life under communist rule.
 One of Bulgakov's most famous works is "The Master and Margarita," a novel completed in the 1930s but unpublished during his lifetime due to censorship. This masterpiece intertwines a satirical portrayal of Soviet society with elements of magical realism, depicting the Devil's visit to Moscow and its repercussions. "The Master and Margarita" is widely regarded as one of the greatest novels of the 20th century.
 Despite facing censorship and persecution from Soviet authorities, Bulgakov continued to write prolifically, producing plays, short stories, and novels that explored themes of individual freedom, artistic expression, and the conflict between good and evil.
 Mikhail Bulgakov passed away on March 10, 1940, at the age of 48, leaving behind a legacy of literary brilliance that continues to captivate readers worldwide. His works have since been celebrated for their incisive social commentary, imaginative storytelling, and profound philosophical insights into the human condition.</t>
+  </si>
+  <si>
+    <t>"The White Guard" by Mikhail Bulgakov is a deeply moving novel set during one of the most chaotic periods in Russian and Ukrainian history. Taking place in Kyiv during the winter of 1918–1919, the story follows the Turbin family as they struggle to survive amid the collapse of old institutions, the rise of new political forces, and the violence of the Russian Civil War. Rather than focusing only on military battles or political debates, Bulgakov presents the human side of history. Through the lives of ordinary people caught in extraordinary circumstances, he explores themes of loyalty, family, honor, fear, and the painful uncertainty that comes when an entire society is falling apart. The novel is both an intimate family drama and a sweeping historical portrait of a world that is disappearing forever.
+At the center of the story is the Turbin household, led by the siblings Alexei, Elena, and Nikolka. Their home stands as a symbol of warmth, culture, and stability in a city overwhelmed by confusion and violence. Alexei is a thoughtful military doctor and former officer who believes in duty even as the old order crumbles around him. Nikolka, much younger and filled with idealism, serves alongside the White Army, hoping to defend values he has been taught to respect. Elena, the emotional heart of the family, tries to keep everyone together despite the uncertainty surrounding them. Their house becomes a refuge where friends, officers, and neighbors gather, seeking comfort from the terrifying events unfolding outside. Inside its walls, conversations, memories, and shared meals preserve a sense of humanity that contrasts sharply with the chaos in the streets.
+As political control over Kyiv changes repeatedly, fear becomes a constant companion. Different armies enter and leave the city, each claiming authority while ordinary citizens struggle to understand what tomorrow will bring. Bulgakov carefully portrays the confusion of living in a place where governments rise and fall within days, making it nearly impossible to know whom to trust. The White officers continue to fight for a cause that increasingly appears hopeless, while civilians simply hope to survive another day. Rumors spread quickly, loyalties are questioned, and every decision carries enormous risks. Instead of presenting history as a series of clear victories and defeats, the novel reveals how ordinary lives are disrupted by forces far beyond individual control.
+Alexei Turbin represents the moral center of the novel. Intelligent, compassionate, and deeply committed to his principles, he struggles to reconcile his sense of honor with the harsh realities surrounding him. As the military situation deteriorates, he witnesses courage alongside betrayal, discipline alongside panic, and sacrifice alongside meaningless destruction. His experiences force him to confront painful truths about war and politics. Even when hope seems to disappear, Alexei refuses to abandon his sense of responsibility toward others. His quiet resilience reflects Bulgakov's belief that personal integrity can survive even when governments and armies collapse.
+Nikolka's journey provides another emotional dimension to the story. Young and eager to prove himself, he enters the conflict with romantic ideas about heroism and military glory. However, the brutal realities of civil war quickly destroy these illusions. He experiences loss, fear, and disappointment as friends disappear and trusted leaders fail to protect those under their command. Through Nikolka, Bulgakov captures the tragedy of a generation forced to mature too quickly in the midst of violence. His transformation from an optimistic youth into someone marked by grief reflects the broader destruction of innocence caused by civil conflict.
+Elena's story highlights the emotional cost of war on those left behind. While soldiers fight on the front lines, she faces loneliness, anxiety, and uncertainty at home. Her troubled marriage becomes another source of pain as personal relationships are strained by political upheaval and constant danger. Yet Elena remains remarkably strong, offering kindness and emotional support to everyone around her. She embodies the endurance of ordinary people who keep families alive even when the outside world seems determined to tear everything apart. Through her character, Bulgakov reminds readers that courage is not found only on battlefields but also in quiet acts of compassion and perseverance.
+One of the novel's greatest strengths lies in its vivid portrayal of Kyiv itself. Bulgakov describes snow-covered streets, ancient churches, quiet homes, military headquarters, and crowded public spaces with extraordinary detail. The city becomes almost like another character, witnessing the rise and fall of competing armies while preserving memories of a more peaceful past. Nature continues its timeless rhythm despite human conflict, and the beauty of winter often stands in haunting contrast to the violence taking place. These rich descriptions create an atmosphere that is both nostalgic and tragic, emphasizing the contrast between the enduring spirit of the city and the temporary ambitions of political leaders.
+Throughout the novel, Bulgakov avoids portraying any group as entirely heroic or entirely villainous. Instead, he focuses on the complexity of human behavior during times of crisis. Soldiers display both bravery and cowardice. Leaders make decisions that are sometimes noble and sometimes disastrously misguided. Friends remain loyal while others betray those closest to them. This balanced perspective gives the novel remarkable emotional depth. Rather than offering political propaganda, Bulgakov presents individuals trying to preserve their dignity in a world where certainty has disappeared. His compassionate portrayal of flawed human beings makes the story feel authentic and timeless.
+By the novel's conclusion, the Turbin family has endured enormous suffering, yet they remain united by love, memory, and shared values. Although the future remains uncertain and much has been lost, there are quiet signs that hope has not completely vanished. Bulgakov suggests that while political systems may collapse and wars may destroy cities, the bonds between family members and the enduring strength of the human spirit can survive even the darkest times. 'The White Guard' ultimately becomes more than a historical novel about the Russian Civil War. It is a profound meditation on resilience, identity, and the fragile yet enduring qualities that allow people to retain their humanity in the face of overwhelming chaos. Through its unforgettable characters, richly detailed setting, and compassionate understanding of human nature, the novel continues to resonate as one of the finest literary portrayals of life during a time of national tragedy.</t>
   </si>
   <si>
     <t>Chapter 1
 Great and terrible was the year of Our Lord 1918, of the Revolution the second. Its summer abundant with warmth and sun, its winter with snow, highest in its heaven stood two stars: the shepherds’ star, eventide Venus; and Mars—quivering, red.
 But in days of blood as in days of peace the years fly like an arrow and the thick frost of a hoary white December, season of Christmas trees, Santa Claus, joy and glittering snow, overtook the young Turbins unawares. For the reigning head of the family, their adored mother, was no longer with them.
 A year after her daughter Elena Turbin had married Captain Sergei Talberg, and in the week in which her eldest son Alexei Turbin returned from years of grim and disastrous campaigning to the Ukraine, to the City of Kiev and home, the white coffin with the body of their mother was carried away down the slope of St Alexei’s Hill towards the Embankment, to the little church of the St Nicholas the Good.
 Their mother’s funeral had been in May, the cherry and acacia blossom brushing against the narrow lancet windows of the church. His cope glittering and flashing in the golden sunlight, their parish priest Father Alexander had stumbled from grief and embarrassment while the deacon, his face and neck mauve, vested in beaten gold down to the tips of his squeaky boots, gloomily intoned the words of the funeral service for the mother who was leaving her children.
 Alexei, Elena, Talberg, Anyuta the maid who had grown up in the Turbins’ house, and young Nikolka, stunned by the death, a lock of hair falling over his right eyebrow, stood at the foot of the ancient brown ikon of St Nicholas. Set deep on either side of his long bird-like nose, Nikolka’s blue eyes had a wounded, defeated look. Occasionally he raised them towards the ikon screen, to the vaulted apse above the altar where that glum and enigmatic old man, God, towered above them and winked. Why had he inflicted such a wrong on them? Wasn’t it unjust? Why did their mother have to be taken away, just when they had all been reunited, just when life seemed to be growing more tolerable?
 As he flew away through the crack that had opened up in the sky, God vouchsafed no answer, leaving Nikolka in doubt whether the things that happened in life were always necessary and always for the best.
 The service over, they walked out on to the ringing flagstones of the porch and escorted their mother across the vast City to the cemetery, to where their father had long lain under a black marble cross. And there they buried their mother...
 * * *
 For many years before her death, in the house at No. 13 St Alexei’s Hill, little Elena, Alexei the eldest and baby Nikolka had grown up in the warmth of the tiled stove that burned in the dining-room. How often they had followed the story of Peter the Great in Holland, ‘The Shipwright of Saardam’, portrayed on its glowing hot Dutch tiles; how often the clock had played its gavotte; and always towards the end of December there had been a smell of pine-needles and candles burning on evergreen branches. In answer to the gavotte played by the bronze clock in their mother’s bedroom—now Elena’s—the black clock on the wall had struck its steeple chimes. Their father had bought both clocks long ago, in the days when women had worn funny leg-of-mutton sleeves. Those sleeves had gone, time had slipped by like a flash, their father the professor had died, and they had all grown, but the clock remained the same and went on chiming. They had all grown used to the idea that if by some miracle that clock ever fell off the wall, it would be as sad as if a beloved voice had died and nothing could ever be hung there in its place. But clocks are fortunately quite immortal, as immortal as the Shipwright of Saardam, and however bad the times might be, the tiled Dutch stove, like a rock of wisdom, was always there to radiate life and warmth.
 The stove; the furniture covered in old red velvet; the beds with their shiny brass knobs; the worn carpets and tapestries, some plain red, some patterned, one with a picture of Tsar Alexei Mikhailovich, another showing Louis XIV reclining beside a silken lake in paradise; the Turkish carpets with their gorgeous oriental curlicues which had danced in front of little Nikolka’s eyes when he was once delirious from scarlet fever; the bronze lamp and its shade; the finest bookshelves in the world full of books that smelled mysteriously of old chocolate with their Natasha Rostovs and their Captain’s Daughters, gilded cups, silver, portraits, drapes: all seven of those crammed, dusty rooms in which the young Turbins had been raised; all this, at a time of great hardship, was bequeathed to the children by their mother who as she lay gasping, her strength failing, had clutched the hand of the weeping Elena and said:
 ‘Go on living... and be kind to one another...’
 * * *
 Hut how, how were they to go on living? Alexei Turbin, the eldest and a doctor, was twenty-eight, Elena twenty-four. Her husband Captain Talberg was thirty-one, and Nikolka seventeen and a half. Their life had been darkened at its very dawning. Cold winds had long been blowing without cease from the north and the longer they persisted the worse they grew. The eldest Turbin had returned to his native city after the first blast had shaken the hills above the Dnieper. Now, they thought, it will stop and we can start living the kind of life they wrote about in those chocolate-smelling books. But the opposite happened and life only grew more and more terrible. The snow-storm from the north howled and howled, and now they themselves could sense a dull, subterranean rumbling, the groaning of an anguished land in travail. As 1918 drew to an end the threat of danger drew rapidly nearer.
 * * *
 The time was coming when the walls would fall away, the terrified falcon fly away from the Tsar’s white sleeve, the light in the bronze lamp would go out and the Captain’s Daughter would be burned in the stove. And though the mother said to her children ‘Go on living’, their lot would be to suffer and die.
 One day at twilight, soon after their mother’s funeral, Alexei Turbin called on Father Alexander and said:
 ‘It has been a terrible blow for us, Father Alexander. Grief like ours is even harder to bear when times are so bad... The worst is, you see, that I’d only just come home from the war and we were looking forward to straightening things out and leading a reasonable life, but now...’
 He stopped and as he sat at the table in the half light he stared thoughtfully into the distance. Branches of the churchyard trees overshadowed the priest’s little house. It was as if just out there, beyond the walls of his cramped, book-lined study was the edge of a tangled, mysterious, springtime forest. From outside came the muffled evening hum of the City and the smell of lilac.
 ‘What can we do?’ muttered the priest awkwardly. (He always felt embarrassed when he had to talk to people.) ‘It is the will of God.’
 ‘Perhaps all this will come to an end one day? Will things be any better, then, I wonder?’ asked Turbin of no one in particular.
 The priest shifted in his armchair.
 ‘Yes, say what you like, times are bad, very bad’, he mumbled. ‘But one mustn’t lose heart...’ Then drawing it out of the black sleeve of his cassock he suddenly laid his white hand on a pile of books, and opened the topmost one at the place marked by a bright embroidered ribbon.
@@ -271,109 +285,63 @@
 ‘Maybe; but it’s no place for you right now...’ said Elena anxiously. Her husband should have been home at the latest—the very latest—at three o’clock that afternoon, and now it was ten.
 They went silently back into the dining-room. The guitar lay glumly silent. Nikolka went out to the kitchen and carried in the samovar, which hissed angrily and spat. The table was laid with cups that were pastel-colored inside and decorated outside with gilded caryatids. In their mother’s day this had been the family’s best tea-service for special occasions, but her children now used it for everyday. Despite the gunfire, the alarms and anxiety, the tablecloth was white and starched. This was thanks to Elena, who instinctively saw to such things, and to Anyuta who had grown up in the Turbin household. The hem of the tablecloth gleamed, and although it was December, in the tall, pillar-shaped matt glass vase stood a bunch of blue hortensias and two languorous roses to affirm the beauty and permanency of life—despite the fact that out there, on the roads leading into the City, lay the cunning enemy, poised to crush the beautiful snowbound City and grind the shattered remnants of peace and quiet into fragments beneath the heel of his boot. The flowers were a present from Elena’s faithful admirer, Lieutenant Leonid Shervinsky of the Guards, a friend of the salesgirl at La Marquise, the famous confectioners, and a friend of the salesgirl at the florist’s shop, Les Fleurs de Nice. In the shadow of the hortensias was a blue-patterned plate with a few slices of sausage, butter under a glass bell, lumps of sugar in the sugar-bowl and a long loaf of white bread. Everything one could want for a delicious supper if only the situation...
 The teapot was covered by a bright woolen tea-cosy in the shape of a rooster, while the gleaming side of the samovar reflected the three distorted faces of the Turbins, making Nikolka’s cheeks look as round and puffed as the face of Momus scribbled on the stove.
 Elena looked miserable and her red curls hung lankly down.
 Talberg and his trainload of the Hetman’s money had gone astray somewhere, and the evening was ruined. Who knows what might have happened to him? The two brothers listlessly ate some slices of bread and sausage. A cold cup of tea and The Gentleman from San Francisco lay on the table in front of Elena. Misty and unseeing, her eyes stared at the words:
 ‘... darkness, sea, storm.’
 Elena was not reading.
 Finally Nikolka could restrain himself no longer:
 ‘Why is the gunfire so close, I’d like to know? I mean, they can’t have...’
 He broke off, his reflection in the samovar distorting as he moved. Pause. The hands of the clock crawled past the figure ten and moved on—tonk-tank—to a quarter past ten.
 ‘They’re firing because the Germans are swine’, his elder brother barked unexpectedly.
 Elena looked up at the clock and asked:
 ‘Surely, surely they won’t just leave us to our fate?’ Her voice was miserable.
 As if at by unspoken command the two brothers turned their heads and began telling lies.
 ‘There’s no news’, said Nikolka and bit off a mouthful.
 ‘What I said was purely, h’m... conjectural. Rumors.’
 ‘No, it’s not rumors’, Elena countered firmly. ‘That wasn’t a rumor—it was true; I saw Shcheglova today and she said that two German regiments had withdrawn from Borodyanka.’ ‘Rubbish.’
 ‘Now just think,’ Alexei began. ‘Is it conceivable that the Germans should let that scoundrel Petlyura come anywhere near the city? Is it? Personally I can’t imagine how they could ever come to terms with him for one moment. Petlyura and the Germans—it’s utterly absurd. They themselves regard him as nothing but a bandit. It’s ridiculous.’
 ‘I don’t believe you. I know what these Germans are like by now. I’ve seen several of them wearing red arm-bands. The other day I saw a drunken German sergeant with a peasant woman—and she was drunk too.’
 ‘What of it? There may be isolated cases of demoralisation even in the German army.’
 ‘So you don’t think Petlyura will break through?’
 ‘H’m... No, I don’t think it’s possible.’
 ‘Absolument pas. Pour me another cup of tea, please. Don’t worry. Maintain, as the saying goes, complete calm.’
 ‘But where’s Sergei, for God’s sake? I’m certain that train has been attacked and...’
 ‘Pure imagination. Look—that line is completely out of any possible danger.’
-‘But something might happen, mightn’t it?’
-[...45 lines deleted...]
-‘Wait a minute, isn’t he in the Belgrade Hussars?’ asked Alexei.</t>
+‘But something might happen, mightn’t it?’</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e6c2c632-4939-48a6-83f1-7cedf36b0d9e.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067807</t>
   </si>
   <si>
-    <t>Discover The White Guard by Mikhail Bulgakov. This book is published by General Press in Hardcover format, ISBN 9789354995460, ASIN 9354995462, under Literature and Fiction, Classics.</t>
+    <t>Discover The White Guard by Mikhail Bulgakov. This book is published by General Press in Hardcover format, ISBN 9789354995460, ASIN 9354995462, under Literature and Fiction, Russian Historical Fiction, War Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -894,86 +862,90 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>344</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>525.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>