--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,66 +137,80 @@
   <si>
     <t>Algernon Blackwood</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTQHFD2</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Short Stories</t>
-[...2 lines deleted...]
-    <t>Horror</t>
+    <t>Erotic Horror</t>
+  </si>
+  <si>
+    <t>Classic Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>FIC015000, FIC004000</t>
+  </si>
+  <si>
+    <t>The Willows is one of Blackwood's best-known works and has been influential on several later writers. Horror author H.P. Lovecraft considered it to be the finest supernatural tale in English literature. It is an example of early modern horror and is connected to the literary tradition of weird fiction. Two friends are midway on a canoe trip down the Danube River. Throughout the story, Blackwood personifies the surrounding environment—river, sun, wind—and imbues them with a powerful and ultimately threatening character.
+Blackwood's writing style is marked by its atmospheric richness and haunting beauty. Through his vivid descriptions and evocative language, he creates a palpable sense of dread and otherworldly ambiance. The settings come alive with a sense of foreboding, whether it be the dense forests, desolate moors, or abandoned houses. Blackwood's ability to evoke a deep sense of unease through his prose is a standout aspect of the book, immersing readers in a world where the line between reality and the supernatural becomes blurred.</t>
+  </si>
+  <si>
+    <t>Algernon Blackwood (1869–1951) was an English author, journalist, broadcaster, and one of the greatest writers of supernatural fiction in the English language. Renowned for his ability to blend psychological depth with mystical experiences and the awe-inspiring power of nature, Blackwood created stories that continue to captivate readers more than a century after they were written. His works explore the unknown with subtlety and imagination, making him a major influence on later writers of horror, fantasy, and speculative fiction.
+Blackwood was born on March 14, 1869, in Shooter's Hill, London, into a deeply religious family. He was educated in England and Germany, but conventional academic life did not satisfy his adventurous spirit. As a young man, he traveled extensively and lived in Canada and the United States, working in a variety of occupations, including farming, hotel management, journalism, and teaching. These diverse experiences, especially his time in the vast North American wilderness, nurtured his lifelong fascination with nature, solitude, and the mysterious forces that he believed existed beyond ordinary human perception.
+After returning to England, Blackwood devoted himself to writing. His breakthrough came with the publication of The Empty House and Other Ghost Stories in 1906, which established him as a master of supernatural fiction. He went on to write more than two hundred short stories and several novels, including The Willows, The Wendigo, John Silence, and The Centaur. Rather than relying on violence or shock, Blackwood created an atmosphere of quiet suspense, where the natural world itself often became a source of wonder, mystery, and spiritual revelation. His stories frequently explored themes of consciousness, the unseen dimensions of reality, and humanity's relationship with the universe.
+Beyond his literary career, Blackwood worked as a radio and television presenter for the BBC, introducing audiences to stories of mystery and the supernatural. His warm personality and thoughtful storytelling earned him admiration from both readers and listeners.
+Algernon Blackwood passed away in 1951, leaving behind a remarkable body of work that continues to inspire writers and enthusiasts of supernatural literature. Celebrated by authors such as H.P. Lovecraft and many others, Blackwood is remembered not only for his mastery of ghost stories but also for his profound exploration of nature, spirituality, and the mysteries that lie just beyond human understanding. His enduring legacy has secured his place among the finest imaginative writers of the twentieth century.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/1ca4be0a-9e5e-438a-a4d1-278a73737480.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069176</t>
   </si>
   <si>
-    <t>Discover The Willows by Algernon Blackwood. This book is published by General Press in eBook format, ISBN 9789354998508, ASIN B0CFTQHFD2, under Literature and Fiction, Short Stories, Horror.</t>
+    <t>Discover The Willows by Algernon Blackwood. This book is published by General Press in eBook format, ISBN 9789354998508, ASIN B0CFTQHFD2, under Literature and Fiction, Erotic Horror, Classic Literature and Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -718,73 +732,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
-      <c r="W2" s="2"/>
+      <c r="V2" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>