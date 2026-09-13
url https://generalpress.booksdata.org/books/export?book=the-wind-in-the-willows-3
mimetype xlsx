--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,68 +134,91 @@
   <si>
     <t>The Wind in the Willows</t>
   </si>
   <si>
     <t>Kenneth Grahame</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07Q4213KV</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Literature &amp; Fiction</t>
-[...2 lines deleted...]
-    <t>Classics</t>
+    <t>Children's Books</t>
+  </si>
+  <si>
+    <t>Animal Stories</t>
+  </si>
+  <si>
+    <t>Animal Fantasy</t>
   </si>
   <si>
     <t>FIC019000, JUV001000, FIC009070, FIC002000</t>
   </si>
   <si>
     <t>2019-03-27 00:00:00</t>
   </si>
   <si>
     <t>First published in April 1908, ‘The Wind in the Willows’ is one of the most cherished classics of children's literature by Kenneth Grahame, a British writer born in Edinburgh, Scotland. 
 The story begins with the arrival of spring where we find the good-natured Mole tired of doing his spring cleaning. Mole journeys to the river where he meets Rat, whom he quickly befriends. Together the two rows down the river ultimately meet up with Toad at Toad Hall. There they discover Toad’s current obsession with his horse-drawn caravan, one which he quickly abandons for a motorcar when his caravan is run off the road by one.
 A fourth friend enters the story in the form of Badger and when it is discovered that Toad’s obsession is becoming self-destructive, Mole, Rat, and Badger intervene to help protect Toad from himself. This collection of stories is an enchanting and timeless classic that brings alive the creatures of the woodland.</t>
   </si>
   <si>
     <t>Kenneth Grahame was born in Edinburgh on March 3, 1859. When he was five years old, his mother died of scarlet fever and he nearly died himself, of the same disease. His father became an alcoholic and sent the children to Berkshire to live with relatives. They were later reunited with their father, but after a failed year, the children never heard from him again. Sometime later, one of his brothers died at the age of fifteen. He attended St. Edward's School as a child and intended to go on to Oxford University, but his relatives wanted him to go into banking. He worked in his uncle's office, in Westminster, for two years then went to work at the Bank of England as a clerk in 1879. He spent nearly thirty years there and became the Secretary of the Bank at the age of thirty-nine. He retired from the bank right before The Wind in the Willows was published in 1908. He wrote essays on topics that included smoking, walking, and idleness. Many of the essays were published in the book Pagan Papers (1893) and the five orphan characters featured in the papers were developed into the books The Golden Age (1895) and Dream Days (1898). The Wind in the Willows (1908) was based on bedtime stories and letters to his son, where the characters Rat, Badger, Mole, and Toad were created. In 1930, Milne's stage version was brought to another audience in Toad of Toad Hall. Grahame died on July 6, 1932.</t>
+  </si>
+  <si>
+    <t>Kenneth Grahame’s The Wind in the Willows is a warm, imaginative, and deeply charming classic about friendship, adventure, home, and the longing to live freely. First published in 1908, the novel follows four very different animal friends—Mole, Rat, Badger, and Toad—who live along a peaceful river and in the surrounding countryside. Although it is often described as a children’s book, its themes are surprisingly mature. Beneath the talking animals and gentle adventures, Grahame explores the comforts of home, the excitement of new experiences, the dangers of reckless behavior, and the importance of friendship and loyalty.
+The story begins in spring, when Mole becomes tired of cleaning his small underground home. The beautiful weather outside makes him long for freedom, so he abandons his spring-cleaning and comes to the surface. He eventually reaches the river, where he meets Rat, a friendly water-loving creature who enjoys boating, picnics, and the peaceful rhythm of life beside the water. Rat welcomes Mole warmly, and the two quickly become close friends.
+Mole is fascinated by Rat’s way of life. Rat is comfortable, cheerful, and deeply connected to the river. He teaches Mole how to row and introduces him to the pleasures of the countryside. Their friendship becomes the emotional center of the novel. Mole is more cautious and inexperienced, while Rat is confident and sociable, but they complement each other naturally.
+Their peaceful life is interrupted by their acquaintance with Toad, the wealthy and energetic owner of Toad Hall. Toad is charming, generous, and full of enthusiasm, but he is also impulsive and easily obsessed with whatever new activity catches his attention. He moves from one passion to another without thinking about the consequences. His latest obsession is driving motorcars, which are still relatively new and exciting.
+Toad’s enthusiasm quickly becomes dangerous. He drives recklessly, frightening other travelers and damaging property. Rat and Mole try to persuade him to stop, but Toad refuses to listen. His problem is not simply that he enjoys adventure; it is that he cannot control his desire for excitement. Whenever someone warns him about the consequences of his behavior, he becomes even more determined to continue.
+Eventually, Toad’s reckless driving leads to serious trouble. He is arrested, brought before a judge, and sentenced to imprisonment. Even after being imprisoned, however, Toad does not immediately understand the seriousness of his actions. He remains self-centered and dramatic, believing mainly that he has been treated unfairly.
+Meanwhile, Mole and Rat visit Badger, one of the most respected figures in their world. Badger lives quietly in a large underground home within the Wild Wood. He is strong, wise, private, and dependable. He dislikes unnecessary social activity but deeply cares about his friends. His home represents security and stability, qualities that contrast sharply with Toad’s restless life.
+Badger understands Toad’s character better than most. He knows that Toad has become dangerously obsessed and needs to be restrained. Together with Rat and Mole, he tries to help him. Badger’s presence also adds an important moral dimension to the story. He is not interested in excitement for its own sake. For him, friendship means doing what is necessary to protect someone, even when that person does not appreciate the help.
+Toad eventually escapes from prison with the help of a sympathetic jailer’s daughter. Disguised in different clothes, he begins a long journey home. During his escape, he encounters a series of comic and dangerous situations. At one point, he finds himself involved with a motorcar again, even though this was the very obsession that caused his imprisonment. His inability to resist temptation becomes both humorous and frustrating.
+Eventually, Toad is able to return to the area around Toad Hall, only to discover that things have become much worse. A group of weasels, stoats, and other Wild Wood creatures have taken over Toad Hall. They have occupied the property and are enjoying themselves inside it. Toad is devastated. The house that once represented his wealth, identity, and freedom is now controlled by others.
+This part of the story gives the novel a more adventurous tone. Toad realizes that his friends are right: his behavior has created consequences far beyond embarrassment or financial loss. Toad Hall must be reclaimed. Badger organizes a plan with Mole, Rat, and Toad to regain control of the house. The friends enter the underground passages connected to the Hall and prepare for a confrontation with the invaders.
+The eventual battle is exciting but also carries a deeper meaning. Toad must participate rather than simply expect his friends to solve his problems. He begins to demonstrate courage and responsibility. His friends do not abandon him, but they also make him face the consequences of his choices.
+After Toad Hall is recovered, Toad undergoes a gradual change. He becomes more aware of the damage caused by his pride and recklessness. He is still energetic and somewhat theatrical—his basic personality does not disappear—but he learns greater humility. His journey suggests that growing up does not necessarily mean losing one's personality. Instead, it means learning how to control one's weaknesses and value the people who care about you.
+One of the most touching aspects of the novel is its treatment of home. Mole initially leaves his home because he wants adventure, but eventually he realizes how much he misses it. Rat loves the river but also understands the emotional importance of having a place to return to. Badger’s underground house provides safety and belonging. Toad Hall represents both wealth and responsibility. Throughout the novel, the characters repeatedly leave home and then discover the importance of returning.
+Grahame also gives nature an almost magical presence. The river, woods, fields, and changing seasons are not merely backgrounds. They shape the mood of the story. Spring brings freedom and energy, winter encourages quietness and reflection, and the river provides a sense of continuity. The natural world seems to offer a slower and more meaningful alternative to the noise and pressures of modern life.
+The friendship between the four characters is ultimately the novel’s greatest strength. Mole learns confidence through Rat’s companionship. Rat learns that friendship sometimes requires leaving his comfortable routines. Badger offers wisdom and protection. Toad, despite his flaws, learns that he cannot live entirely for himself. Each character contributes something different, and together they create a community based on loyalty rather than similarity.
+At the heart of The Wind in the Willows is a simple but powerful message: life becomes richer when we have people with whom we can share it. Adventure is exciting, but it is not enough by itself. Wealth and possessions cannot guarantee happiness. Freedom is valuable, but freedom without responsibility can become destructive. True friendship means accepting people with their weaknesses while helping them become better.
+Kenneth Grahame’s novel remains beloved because it combines gentle humor with genuine emotional warmth. Its animal characters feel human without losing their connection to nature, and its adventures are entertaining without becoming empty. The Wind in the Willows ultimately celebrates friendship, home, loyalty, and the beauty of slowing down enough to appreciate the world around us. It reminds readers that even after the wildest adventure, one of life’s greatest pleasures is knowing that there is somewhere—and someone—to come home to.</t>
   </si>
   <si>
     <t>Chapter 1 : The River Bank
 The Mole had been working very hard all the morning, spring-cleaning his little home. First with brooms, then with dusters; then on ladders and steps and chairs, with a brush and a pail of whitewash; till he had dust in his throat and eyes, and splashes of whitewash all over his black fur, and an aching back and weary arms. Spring was moving in the air above and in the earth below and around him, penetrating even his dark and lowly little house with its spirit of divine discontent and longing. It was small wonder, then, that he suddenly flung down his brush on the floor, said ‘Bother!’ and ‘O blow!’ and also ‘Hang spring-cleaning!’ and bolted out of the house without even waiting to put on his coat. Something up above was calling him imperiously, and he made for the steep little tunnel which answered in his case to the gravelled carriage-drive owned by animals whose residences are nearer to the sun and air. So he scraped and scratched and scrabbled and scrooged and then he scrooged again and scrabbled and scratched and scraped, working busily with his little paws and muttering to himself, ‘Up we go! Up we go!’ till at last, pop! His snout came out into the sunlight, and he found himself rolling in the warm grass of a great meadow.
 ‘This is fine!’ he said to himself. ‘This is better than whitewashing!’ The sunshine struck hot on his fur, soft breezes caressed his heated brow, and after the seclusion of the cellarage he had lived in so long the carol of happy birds fell on his dulled hearing almost like a shout. Jumping off all his four legs at once, in the joy of living and the delight of spring without its cleaning, he pursued his way across the meadow till he reached the hedge on the further side.
 ‘Hold up!’ said an elderly rabbit at the gap. ‘Sixpence for the privilege of passing by the private road!’ He was bowled over in an instant by the impatient and contemptuous Mole, who trotted along the side of the hedge chaffing the other rabbits as they peeped hurriedly from their holes to see what the row was about. ‘Onion-sauce! Onion-sauce!’ he remarked jeeringly, and was gone before they could think of a thoroughly satisfactory reply. Then they all started grumbling at each other. ‘How STUPID you are! Why didn’t you tell him——’ ‘Well, why didn’t YOU say——’ ‘You might have reminded him——’ and so on, in the usual way; but, of course, it was then much too late, as is always the case.
 It all seemed too good to be true. Hither and thither through the meadows he rambled busily, along the hedgerows, across the copses, finding everywhere birds building, flowers budding, leaves thrusting—everything happy, and progressive, and occupied. And instead of having an uneasy conscience pricking him and whispering ‘whitewash!’ he somehow could only feel how jolly it was to be the only idle dog among all these busy citizens. After all, the best part of a holiday is perhaps not so much to be resting yourself, as to see all the other fellows busy working.
 He thought his happiness was complete when, as he meandered aimlessly along, suddenly he stood by the edge of a full-fed river. Never in his life had he seen a river before—this sleek, sinuous, full-bodied animal, chasing and chuckling, gripping things with a gurgle and leaving them with a laugh, to fling itself on fresh playmates that shook themselves free, and were caught and held again. All was a-shake and a-shiver—glints and gleams and sparkles, rustle and swirl, chatter and bubble. The Mole was bewitched, entranced, fascinated. By the side of the river he trotted as one trots, when very small, by the side of a man who holds one spell-bound by exciting stories; and when tired at last, he sat on the bank, while the river still chattered on to him, a babbling procession of the best stories in the world, sent from the heart of the earth to be told at last to the insatiable sea.
 As he sat on the grass and looked across the river, a dark hole in the bank opposite, just above the water’s edge, caught his eye, and dreamily he fell to considering what a nice snug dwelling-place it would make for an animal with few wants and fond of a bijou riverside residence, above flood level and remote from noise and dust. As he gazed, something bright and small seemed to twinkle down in the heart of it, vanished, then twinkled once more like a tiny star. But it could hardly be a star in such an unlikely situation; and it was too glittering and small for a glow-worm. Then, as he looked, it winked at him, and so declared itself to be an eye; and a small face began gradually to grow up round it, like a frame round a picture.
 A brown little face, with whiskers.
 A grave round face, with the same twinkle in its eye that had first attracted his notice.
 Small neat ears and thick silky hair.
 It was the Water Rat!
 Then the two animals stood and regarded each other cautiously.
 ‘Hullo, Mole!’ said the Water Rat.
 ‘Hullo, Rat!’ said the Mole.
 ‘Would you like to come over?’ enquired the Rat presently.
 ‘Oh, it’s all very well to TALK,’ said the Mole, rather pettishly, he being new to a river and riverside life and its ways.
 The Rat said nothing, but stooped and unfastened a rope and hauled on it; then lightly stepped into a little boat which the Mole had not observed. It was painted blue outside and white within, and was just the size for two animals; and the Mole’s whole heart went out to it at once, even though he did not yet fully understand its uses.
 The Rat sculled smartly across and made fast. Then he held up his forepaw as the Mole stepped gingerly down. ‘Lean on that!’ he said. ‘Now then, step lively!’ and the Mole to his surprise and rapture found himself actually seated in the stern of a real boat.
 ‘This has been a wonderful day!’ said he, as the Rat shoved off and took to the sculls again. ‘Do you know, I’ve never been in a boat before in all my life.’
 ‘What?’ cried the Rat, open-mouthed: ‘Never been in a—you never—well I—what have you been doing, then?’
 ‘Is it so nice as all that?’ asked the Mole shyly, though he was quite prepared to believe it as he leant back in his seat and surveyed the cushions, the oars, the rowlocks, and all the fascinating fittings, and felt the boat sway lightly under him.
 ‘Nice? It’s the ONLY thing,’ said the Water Rat solemnly, as he leant forward for his stroke. ‘Believe me, my young friend, there is NOTHING—absolute nothing—half so much worth doing as simply messing about in boats. Simply messing,’ he went on dreamily: ‘messing—about—in—boats; messing——’
 ‘Look ahead, Rat!’ cried the Mole suddenly.
@@ -309,51 +332,51 @@
 They disembarked, and strolled across the gay flower-decked lawns in search of Toad, whom they presently happened upon resting in a wicker garden-chair, with a pre-occupied expression of face, and a large map spread out on his knees.
 ‘Hooray!’ he cried, jumping up on seeing them, ‘this is splendid!’ He shook the paws of both of them warmly, never waiting for an introduction to the Mole. ‘How KIND of you!’ he went on, dancing round them. ‘I was just going to send a boat down the river for you, Ratty, with strict orders that you were to be fetched up here at once, whatever you were doing. I want you badly—both of you. Now what will you take? Come inside and have something! You don’t know how lucky it is, your turning up just now!’
 ‘Let’s sit quiet a bit, Toady!’ said the Rat, throwing himself into an easy chair, while the Mole took another by the side of him and made some civil remark about Toad’s ‘delightful residence.’
 ‘Finest house on the whole river,’ cried Toad boisterously. ‘Or anywhere else, for that matter,’ he could not help adding.
 Here the Rat nudged the Mole. Unfortunately the Toad saw him do it, and turned very red. There was a moment’s painful silence. Then Toad burst out laughing. ‘All right, Ratty,’ he said. ‘It’s only my way, you know. And it’s not such a very bad house, is it? You know you rather like it yourself. Now, look here. Let’s be sensible. You are the very animals I wanted. You’ve got to help me. It’s most important!’
 ‘It’s about your rowing, I suppose,’ said the Rat, with an innocent air. ‘You’re getting on fairly well, though you splash a good bit still. With a great deal of patience, and any quantity of coaching, you may——’
 ‘O, pooh! boating!’ interrupted the Toad, in great disgust. Silly boyish amusement. I’ve given that up LONG ago. Sheer waste of time, that’s what it is. It makes me downright sorry to see you fellows, who ought to know better, spending all your energies in that aimless manner. No, I’ve discovered the real thing, the only genuine occupation for a life time. I propose to devote the remainder of mine to it, and can only regret the wasted years that lie behind me, squandered in trivialities. Come with me, dear Ratty, and your amiable friend also, if he will be so very good, just as far as the stable-yard, and you shall see what you shall see!’
 He led the way to the stable-yard accordingly, the Rat following with a most mistrustful expression; and there, drawn out of the coach house into the open, they saw a gipsy caravan, shining with newness, painted a canary-yellow picked out with green, and red wheels.
 ‘There you are!’ cried the Toad, straddling and expanding himself. ‘There’s real life for you, embodied in that little cart. The open road, the dusty highway, the heath, the common, the hedgerows, the rolling downs! Camps, villages, towns, cities! Here to-day, up and off to somewhere else to-morrow! Travel, change, interest, excitement! The whole world before you, and a horizon that’s always changing! And mind! this is the very finest cart of its sort that was ever built, without any exception. Come inside and look at the arrangements. Planned ‘em all myself, I did!’
 The Mole was tremendously interested and excited, and followed him eagerly up the steps and into the interior of the caravan. The Rat only snorted and thrust his hands deep into his pockets, remaining where he was.
 It was indeed very compact and comfortable. Little sleeping bunks—a little table that folded up against the wall—a cooking-stove, lockers, bookshelves, a bird-cage with a bird in it; and pots, pans, jugs and kettles of every size and variety.
 ‘All complete!’ said the Toad triumphantly, pulling open a locker. ‘You see—biscuits, potted lobster, sardines—everything you can possibly want. Soda-water here—baccy there—letter-paper, bacon, jam, cards and dominoes—you’ll find,’ he continued, as they descended the steps again, ‘you’ll find that nothing whatever has been forgotten, when we make our start this afternoon.’
 ‘I beg your pardon,’ said the Rat slowly, as he chewed a straw, ‘but did I overhear you say something about “WE,” and “START,” and “THIS AFTERNOON?”‘
 ‘Now, you dear good old Ratty,’ said Toad, imploringly, ‘don’t begin talking in that stiff and sniffy sort of way, because you know you’ve GOT to come. I can’t possibly manage without you, so please consider it settled, and don’t argue—it’s the one thing I can’t stand. You surely don’t mean to stick to your dull fusty old river all your life, and just live in a hole in a bank, and BOAT? I want to show you the world! I’m going to make an ANIMAL o</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e2e40a6f-2d9f-4ba6-89a3-7abbda2fbbad.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068585</t>
   </si>
   <si>
-    <t>Discover The Wind in the Willows by Kenneth Grahame. This book is published by General Press in eBook format, ISBN 9789388760706, ASIN B07Q4213KV, under Literature and Fiction, Classics.</t>
+    <t>Discover The Wind in the Willows by Kenneth Grahame. This book is published by General Press in eBook format, ISBN 9789388760706, ASIN B07Q4213KV, under Children's Books, Animal Stories, Animal Fantasy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -874,84 +897,88 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>88</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>