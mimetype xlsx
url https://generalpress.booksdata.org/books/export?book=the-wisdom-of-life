--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -134,57 +134,57 @@
   <si>
     <t>The Wisdom of Life</t>
   </si>
   <si>
     <t>Arthur Schopenhauer</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Non Fiction</t>
   </si>
   <si>
-    <t>European Literature</t>
-[...5 lines deleted...]
-    <t>PHI005000, REF000000</t>
+    <t>Philosophy of Ethics &amp; Morality</t>
+  </si>
+  <si>
+    <t>History of Philosophy &amp; Schools of Thought</t>
+  </si>
+  <si>
+    <t>PHI005000, PHI016000, PHI015000</t>
   </si>
   <si>
     <t>2022-12-15 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Arthur Schopenhauer’s 'The Wisdom of Life' offers a surprising departure from his famously pessimistic philosophy, providing a deeply practical, lucid guide to finding contentment in a difficult world. Rather than focusing on abstract metaphysics, Schopenhauer gently turns his brilliant mind toward the everyday human struggle for happiness.
 He argues that human destiny is shaped by three fundamental categories: what a person is (their personality, intellect, and physical health), what they have (material wealth), and what they represent (their reputation in the eyes of others). With sharp insight and quiet empathy, Schopenhauer dismantles our obsession with the latter two. He reveals the exhausting futility of chasing riches or craving social validation, as both are fleeting and ultimately subject to the unpredictable whims of fate.
 Instead, he urges us to cultivate our inner selves. True joy, he insists, flows solely from what we already possess within. A rich, autonomous inner life, nurtured by intellectual curiosity, emotional self-sufficiency, and robust physical health, forms an invincible shield against life’s inevitable sorrows. When we are deeply comfortable in our own solitude, we are no longer vulnerable to the shifting tides of public opinion or external misfortune.
 'The Wisdom of Life' is a comforting, timeless reminder that lasting peace cannot be bought or won from the crowd. It is a humane, empowering invitation to stop looking outward for validation and begin building a sanctuary of quiet, unshakeable richness within our own minds.</t>
   </si>
   <si>
     <t>The writings of German philosopher ARTHUR SCHOPENHAUER (1788-1860) were a profound influence on art and aesthetics, music and literature in the 19th century. Among his many writings are On the Fourfold Root of the Principle of Sufficient Reason (1847) and The World as Will and Idea (1819), considered his masterpiece.</t>
   </si>
   <si>
     <t>Arthur Schopenhauer’s “The Wisdom of Life” is something of a philosophical paradox. Known as the great pessimist of Western philosophy, Schopenhauer here temporarily shelves his grim metaphysical assertion that life is essentially a pendulum swinging between pain and boredom, choosing instead to write a highly practical guide on how to survive the human condition with as little suffering as possible. Originally part of his larger collection of essays, “Parerga and Paralipomena,” this work serves as an instruction manual for a tolerable existence. To dissect the components of human happiness, Schopenhauer adopts a framework originally proposed by Aristotle, dividing the circumstances of our lives into three fundamental categories: what a person is, what a person has, and how a person stands in the estimation of others.
 The absolute core of Schopenhauer’s philosophy is the assertion that the first category—what a person fundamentally is—is the only true and reliable source of human happiness. This category encompasses our personality, health, temperament, moral character, and intellect. Schopenhauer argues that human experience is not determined by the objective reality of the world, but by our subjective interpretation of it. Two people can experience the exact same event, but the one with a melancholy disposition will view it as a tragedy, while the one with a cheerful nature will see it as a minor inconvenience. Therefore, our inner constitution is the filter through which all of life passes, making a cheerful temperament and a healthy body the greatest blessings one can possess, far outweighing any external fortune.
 Building upon this, Schopenhauer emphasizes that inner wealth is the ultimate defense against life’s two greatest miseries: pain and boredom. He observes that those who lack intellectual depth and inner resources are constantly driven outward. When they are poor and in need, they suffer from the pain of striving; but the moment their basic needs are met, they are immediately plunged into the crushing misery of boredom. To escape this boredom, ordinary people chase endless distractions, social engagements, and shallow entertainment. In contrast, the intellectually gifted individual carries a rich world within themselves. They require very little from the outside world because their own thoughts, observations, and creative pursuits provide a constant, self-sustaining source of engagement and joy.
 Moving to the second category, “what a man has,” Schopenhauer offers a remarkably modern critique of materialism and the pursuit of wealth. He acknowledges that a certain baseline of money is essential, viewing it as a necessary bulwark against the physical pains and misfortunes of life. Wealth, in its proper place, buys independence and leisure, which are crucial for cultivating one's inner life. However, Schopenhauer sharply warns against viewing money as an end in itself. He famously compares wealth to sea-water: the more we drink, the thirstier we become. Once our natural, necessary needs are met, excess wealth does not increase our happiness; rather, it often multiplies our anxieties, as we are forced to spend our energy protecting our assets and managing the endless complexities that come with them.
 The illusion of material acquisition is that it promises peace but delivers a relentless treadmill of desire. Schopenhauer argues that human desires are infinite, and our satisfaction is mathematically tied to the ratio between what we want and what we get. If we constantly expand our desires in proportion to our growing wealth, we will remain perpetually dissatisfied. The true wisdom of life, therefore, lies not in the endless accumulation of goods, but in the deliberate limitation of our desires. By expecting less from the material world, we free ourselves from the exhausting cycle of craving and disappointment, allowing us to redirect our energy toward the cultivation of our minds and characters, which cannot be stolen or lost to financial ruin.
 Schopenhauer is perhaps most scathing when addressing the third category: how we stand in the estimation of others, which includes reputation, rank, honor, and fame. He considers it a fundamental flaw of human nature that we place such extraordinary value on the opinions of other people. When we dissect what other people’s opinions actually consist of, we find they are often born of ignorance, prejudice, jealousy, and error. To base our peace of mind on something as fickle, superficial, and easily manipulated as the public mind is, to Schopenhauer, a form of self-imposed slavery. We surrender our autonomy the moment we allow our happiness to be dictated by the applause or disapproval of society.
 This critique extends to the pursuit of fame, which Schopenhauer views as a largely hollow prize. While fame might stroke a person's vanity, it provides no substantial, lasting comfort. He draws a sharp distinction between vanity and pride. Pride is a deeply held, unshakeable internal conviction of one's own worth and merit; it is quiet and self-assured. Vanity, on the other hand, is an insecure craving for external validation, an attempt to force others to grant us a sense of worth that we do not truly feel within ourselves. The wise individual cultivates true pride based on their actual internal qualities and learns to be entirely indifferent to the fleeting, often misguided judgments of the crowd.
 Because the masses are generally consumed by superficial pursuits and intellectual poverty, Schopenhauer arrives at the controversial but logical conclusion that a wise person must seek solitude. In his view, human society is essentially a compromise; to associate with the majority of people, one must lower their own intellectual and moral standards. Solitude, therefore, is not a punishment, but a sanctuary. It is the only state in which a person can be completely themselves. The more a person has within themselves, the less they need others, and the more they will actively avoid the friction, demands, and trivialities of society. For the philosopher, isolation is the necessary environment for intellectual freedom and peace of mind.
@@ -212,51 +212,51 @@
 So the first and most essential element in our life’s happiness is what we are,—our personality, if for no other reason than that it is a constant factor coming into play under all circumstances: besides, unlike the blessings which are described under the other two heads, it is not the sport of destiny and cannot be wrested from us;—and, so far, it is endowed with an absolute value in contrast to the merely relative worth of the other two. The consequence of this is that it is much more difficult than people commonly suppose to get a hold on a man from without. But here the all-powerful agent, Time, comes in and claims its rights, and before its influence physical and mental advantages gradually waste away. Moral character alone remains inaccessible to it. In view of the destructive effect of time, it seems, indeed, as if the blessings named under the other two heads, of which time cannot directly rob us, were superior to those of the first. Another advantage might be claimed for them, namely, that being in their very nature objective and external, they are attainable, and everyone is presented with the possibility, at least, of coming into possession of them; whilst what is subjective is not open to us to acquire, but making its entry by a kind of divine right, it remains for life, immutable, inalienable, an inexorable doom. Let me quote those lines in which Goethe describes how an unalterable destiny is assigned to every man at the hour of his birth, so that he can develop only in the lines laid down for him, as it were, by the conjunctions of the stars: and how the Sybil and the prophets declare that himself a man can never escape, nor any power of time avail to change the path on which his life is cast:—
 Wie an dem Tag, der dich der Welt verliehen,
 Dïe Sonne stand zum Grusse der Planeten,
 Bist alsobald und fort und fort gediehen,
 Nach dem Gesetz, wonach du angetreten.
 So musst du sein, dir kannst du nicht entfliehen,
 So tagten schon Sybillen und Propheten;
 Und keine Zeit, und keine Macht zerstückelt
 Geprägte Form, die lebend sich entwickelt.
 The only thing that stands in our power to achieve, is to make the most advantageous use possible of the personal qualities we possess, and accordingly to follow such pursuits only as will call them into play, to strive after the kind of perfection of which they admit and to avoid every other; consequently, to choose the position, occupation and manner of life which are most suitable for their development.
 Imagine a man endowed with herculean strength who is compelled by circumstances to follow a sedentary occupation, some minute exquisite work of the hands, for example, or to engage in study and mental labor demanding quite other powers, and just those which he has not got,—compelled, that is, to leave unused the powers in which he is pre-eminently strong; a man placed like this will never feel happy all his life through. Even more miserable will be the lot of the man with intellectual powers of a very high order, who has to leave them undeveloped and unemployed, in the pursuit of a calling which does not require them, some bodily labor, perhaps, for which his strength is insufficient. Still, in a case of this kind, it should be our care, especially in youth, to avoid the precipice of presumption, and not ascribe to ourselves a superfluity of power which is not there.
 Since the blessings described under the first head decidedly outweigh those contained under the other two, it is manifestly a wiser course to aim at the maintenance of our health and the cultivation of our faculties, than at the amassing of wealth; but this must not be mistaken as meaning that we should neglect to acquire an adequate supply of the necessaries of life. Wealth, in the strict sense of the word, that is, great superfluity, can do little for our happiness; and many rich people feel unhappy just because they are without any true mental culture or knowledge, and consequently have no objective interests which would qualify them for intellectual occupations. For beyond the satisfaction of some real and natural necessities, all that the possession of wealth can achieve has a very small influence upon our happiness, in the proper sense of the word; indeed, wealth rather disturbs it, because the preservation of property entails a great many unavoidable anxieties. And still men are a thousand times more intent on becoming rich than on acquiring culture, though it is quite certain that what a man is contributes much more to his happiness than what he has. So you may see many a man, as industrious as an ant, ceaselessly occupied from morning to night in the endeavor to increase his heap of gold. Beyond the narrow horizon of means to this end, he knows nothing; his mind is a blank, and consequently unsusceptible to any other influence. The highest pleasures, those of the intellect, are to him inaccessible, and he tries in vain to replace them by the fleeting pleasures of sense in which he indulges, lasting but a brief hour and at tremendous cost. And if he is lucky, his struggles result in his having a really great pile of gold, which he leaves to his heir, either to make it still larger, or to squander it in extravagance. A life like this, though pursued with a sense of earnestness and an air of importance, is just as silly as many another which has a fool’s cap for its symbol.
 What a man has in himself is, then, the chief element in his happiness. Because this is, as a rule, so very little, most of those who are placed beyond the struggle with penury feel at bottom quite as unhappy as those who are still engaged in it. Their minds are vacant, their imagination dull, their spirits poor, and so they are driven to the company of those like them—for similis simili gaudet—where they make common pursuit of pastime and entertainment, consisting for the most part in sensual pleasure, amusement of every kind, and finally, in excess and libertinism. A young man of rich family enters upon life with a large patrimony, and often runs through it in an incredibly short space of time, in vicious extravagance; and why? Simply because, here too, the mind is empty and void, and so the man is bored with existence. He was sent forth into the world outwardly rich but inwardly poor, and his vain endeavor was to make his external wealth compensate for his inner poverty, by trying to obtain everything from without, like an old man who seeks to strengthen himself as King David or Maréchal de Rex tried to do. And so in the end one who is inwardly poor comes to be also poor outwardly.
 I need not insist upon the importance of the other two kinds of blessings which make up the happiness of human life; now-a-days the value of possessing them is too well known to require advertisement. The third class, it is true, may seem, compared with the second, of a very ethereal character, as it consists only of other people’s opinions. Still everyone has to strive for reputation, that is to say, a good name. Rank, on the other hand, should be aspired to only by those who serve the state, and fame by very few indeed. In any case, reputation is looked upon as a priceless treasure, and fame as the most precious of all the blessings a man can attain,—the Golden Fleece, as it were, of the elect: whilst only fools will prefer rank to property. The second and third classes, moreover, are reciprocally cause and effect; so far, that is, as Petronius’ maxim, habes habeberis, is true; and conversely, the favor of others, in all its forms, often puts us in the way of getting what we want.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/60e9a1e3-c650-4df2-bb93-4b22414ebb72.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067793</t>
   </si>
   <si>
-    <t>Discover The Wisdom of Life by Arthur Schopenhauer. This book is published by General Press in Paperback format, ISBN 9789354995231, ASIN 9354995233, under Non Fiction, European Literature, Philosophy.</t>
+    <t>Discover The Wisdom of Life by Arthur Schopenhauer. This book is published by General Press in Paperback format, ISBN 9789354995231, ASIN 9354995233, under Non Fiction, Philosophy of Ethics and Morality, History of Philosophy and Schools of Thought.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>