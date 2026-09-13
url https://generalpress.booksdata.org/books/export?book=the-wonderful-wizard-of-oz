--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -147,50 +147,57 @@
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>JUV007000, FIC004000</t>
   </si>
   <si>
     <t>2019-02-15 00:00:00</t>
   </si>
   <si>
     <t>The Wonderful Wizard of Oz' is a classic story of fantasy which is considered to be the first American fairy tale. First published in 1901, it follows the magical adventure of Dorothy, a young girl who lives with her Aunt Em and Uncle Henry on a farm in Kansas. By the following January, 100,000 copies had been sold, and the book has ever since been an undisputed favorite. Enjoy it again with your children and family.</t>
+  </si>
+  <si>
+    <t>L. Frank Baum (1856–1919) was a celebrated American author, playwright, and storyteller whose imagination gave the world one of its most beloved fantasy lands, Oz. Best known for writing The Wonderful Wizard of Oz, Baum transformed children's literature by creating stories that celebrated courage, kindness, friendship, and self-belief rather than relying heavily on moral lessons. His works have delighted readers of all ages for more than a century and continue to inspire films, stage productions, and adaptations around the world.
+Born Lyman Frank Baum on May 15, 1856, in Chittenango, New York, he grew up in a prosperous family. As a child, he was quiet, imaginative, and deeply interested in books, theater, and storytelling. His parents encouraged his education at home after traditional schooling proved difficult for him. He also developed an early fascination with printing and journalism, publishing small newspapers while still a teenager.
+Before becoming a successful writer, Baum pursued many different careers. He worked as an actor, playwright, newspaper editor, salesman, and store owner. Although several of these ventures ended in financial setbacks, they provided him with rich life experiences that later shaped his creative writing. In 1882, he married Maud Gage, whose mother, Matilda Joslyn Gage, was a noted suffragist and social reformer. Their encouragement helped Baum continue his literary ambitions.
+Baum achieved international fame in 1900 with the publication of The Wonderful Wizard of Oz. The novel became an instant success because of its memorable characters, imaginative world, and optimistic spirit. Encouraged by its popularity, he wrote thirteen additional Oz novels, expanding the magical land into one of the most enduring fictional universes in children's literature. He also wrote numerous other novels, short stories, plays, and fantasy books under his own name and several pseudonyms.
+L. Frank Baum died on May 6, 1919, in Hollywood, California, just days before his sixty-third birthday. His legacy lives on through the timeless adventures of Dorothy, the Scarecrow, the Tin Woodman, and the Cowardly Lion. Today, Baum is remembered as one of America's greatest writers for young readers, whose boundless imagination and warm storytelling continue to enchant generations across the globe.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/1609662c-6ca3-4b44-b1b4-c74dd4d0a697.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068565</t>
   </si>
   <si>
     <t>Discover The Wonderful Wizard of Oz by L. Frank Baum. This book is published by General Press in eBook format, ISBN 9789388760409, ASIN B07NSGTFLQ, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -734,67 +741,69 @@
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>