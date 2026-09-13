--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -137,139 +137,138 @@
   <si>
     <t>Albert Einstein</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>938811812X</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>History</t>
   </si>
   <si>
-    <t>Biographies</t>
-[...5 lines deleted...]
-    <t>SCI080000, EDU000000, SCI100000, PHI035000</t>
+    <t>History &amp; Philosophy of Science</t>
+  </si>
+  <si>
+    <t>Scientist Biographies</t>
+  </si>
+  <si>
+    <t>PHI035000, BIO015000, SCI034000</t>
   </si>
   <si>
     <t>2018-07-21 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Albert Einstein’s 'The World as I See It' offers a remarkably intimate glimpse into the mind of history’s most celebrated physicist, revealing a man who was as deeply concerned with the human heart as he was with the laws of the universe. Rather than a dense scientific treatise, this collection of essays, letters, and speeches is a profound reflection on the meaning of life, society, and our shared responsibilities.
 With striking lucidity and warmth, Einstein unpacks his personal philosophy. He writes candidly about his inherent sense of isolation, yet balances it with a passionate commitment to social justice and human brotherhood. The book captures his staunch pacifism, a stance especially poignant given the backdrop of Europe’s rising totalitarianism in the 1930s. Across its pages, he vehemently defends democracy, intellectual freedom, and the absolute necessity of individual liberty.
 Perhaps the most beautiful aspect of the book is Einstein’s exploration of what he calls a "cosmic religious feeling." For him, true spirituality is not found in rigid dogma, but in a quiet, humbling awe at the mysterious harmony of nature. Science and art, he argues, are simply different ways of expressing this profound wonder.
 'The World as I See It' is a deeply humane manifesto. It reminds us that behind the genius of relativity stood a gentle, compassionate philosopher who urged humanity to seek truth, reject violence, and live with an enduring sense of wonder, kindness, and moral courage.</t>
   </si>
   <si>
-    <t>Albert Einstein was a German-born theoretical physicist. He developed the general theory of relativity, one of the two pillars of modern physics. He is best known for his mass–energy equivalence formula E = mc². He received the 1921 Nobel Prize in Physics "for his services to theoretical physics, and especially for his discovery of the law of the photoelectric effect". The latter was pivotal in establishing quantum theory.
-Near the beginning of his career, Einstein thought that Newtonian mechanics was no longer enough to reconcile the laws of classical mechanics with the laws of the electromagnetic field. This led to the development of his special theory of relativity. He realized, however, that the principle of relativity could also be extended to gravitational fields, and with his subsequent theory of gravitation in 1916, he published a paper on the general theory of relativity. He continued to deal with problems of statistical mechanics and quantum theory, which led to his explanations of particle theory and the motion of molecules. He also investigated the thermal properties of light which laid the foundation of the photon theory of light.</t>
+    <t>Albert Einstein is often remembered as a symbol of pure, unapproachable genius, but the man behind the messy hair was profoundly human. Born in Ulm, Germany, in 1879, he was not a child prodigy. He spoke late and struggled with the rigid, authoritarian schooling of his time. Yet, a simple gift from his father—a pocket compass—sparked a lifelong fascination with the unseen forces of the universe. He simply wanted to know how the world worked.
+Because he did not fit the traditional academic mold, Einstein struggled to find a teaching job after graduating. He eventually settled as a clerk at the Swiss Patent Office. In that quiet room in Bern, surrounded by blueprints of clocks and trains, he let his imagination roam freely. In 1905, during what is now known as his "miracle year," the 26-year-old published four papers that completely rewrote the laws of physics. He revealed that space and time are not fixed, but woven together, forever changing our understanding of reality.
+Despite winning the Nobel Prize in 1921 and becoming the most famous scientist on the planet, Einstein remained incredibly grounded. He was a gentle soul who loved playing the violin, sailing, and walking without socks. As dark political clouds gathered over Europe in the 1930s, his Jewish heritage made him a target in Nazi Germany. He was forced to leave his homeland, eventually finding refuge in Princeton, New Jersey.
+In the United States, Einstein used his immense platform not just for science, but for humanity. He spoke out passionately for civil rights, pacifism, and global cooperation. He deeply regretted the way his equations ultimately paved the way for nuclear weapons, spending his final years advocating for peace.
+When he passed away in 1955, the world lost more than a brilliant physicist. It lost a deeply compassionate thinker who showed us that imagination is more important than knowledge, and that curiosity is the greatest gift of the human spirit.</t>
   </si>
   <si>
     <t>"The World as I See It" offers a profound and deeply personal glimpse into the mind of Albert Einstein, revealing that the man who revolutionized our understanding of the physical universe was equally passionate about the moral and social universe we inhabit. Published in the 1930s, a period of immense global upheaval and the looming shadow of totalitarianism, this collection of essays, letters, and speeches strips away the complex mathematics of relativity to present the raw, philosophical core of its author. Einstein writes not as a detached scientist, but as a deeply concerned citizen of the world. He immediately establishes his fundamental outlook on life, characterized by a profound sense of humility and a conscious rejection of superficial desires. He viewed the pursuit of property, outward success, and luxury as entirely contemptible, instead finding his greatest joys in the simple, quiet appreciation of nature, art, and intellectual discovery.
 Central to Einstein’s worldview is the delicate balance between the individual and society. He was a fierce champion of individualism, firmly believing that all true cultural, moral, and scientific progress stems from the creative freedom of the solitary mind. To Einstein, a society that crushes individuality under the weight of conformity or state control is a society that has lost its soul. Yet, he was not a selfish libertarian; he recognized that the individual owes their entire existence, from the food they eat to the language they speak, to the collective effort of the human community. He argued that the ultimate goal of society is not to subjugate the individual, but to create the conditions necessary for individuals to thrive, express their unique talents, and contribute to the betterment of the whole. This interdependent relationship forms the bedrock of his social philosophy.
 One of the most fascinating and frequently misunderstood aspects of Einstein’s thought is his perspective on religion. He firmly rejected the concept of a personal God who interferes in human affairs, punishes, or rewards, seeing such beliefs as rooted in human fear and primitive anthropomorphism. Instead, he articulated what he called a "cosmic religious feeling." This was a profound, almost overwhelming sense of awe and reverence for the magnificent harmony, rational transparency, and strict causality of the universe. For Einstein, the realization that the universe operates on beautiful, discoverable laws was a deeply spiritual experience. He believed that this cosmic religious feeling is the strongest and noblest driving force behind scientific research. In his view, the true scientist is a deeply religious person, not in the sense of adhering to dogma, but in their humble devotion to understanding the mind-boggling intelligence woven into the fabric of reality.
 In the realm of politics, Einstein was an uncompromising democrat, though he was acutely aware of democracy's flaws. He famously stated that his political ideal was democracy, where everyone is respected as an individual and no one is idolized. He held a deep-seated distrust of autocratic regimes, dictatorships, and any system built on coercion and the suppression of free thought. Writing as fascism was violently rising in Europe, he warned against the hypnotic power of demagogues and the dangerous tendency of the masses to surrender their critical faculties to strongmen. Einstein argued that the state exists to serve the individual, not the other way around. He believed that a healthy democracy requires an educated, politically engaged citizenry that values justice and human rights over nationalistic pride and blind obedience to authority.
 Einstein’s revulsion for authoritarianism was intimately tied to his passionate, almost militant pacifism. Having witnessed the senseless slaughter of the First World War, he viewed the institution of the military as a horrific stain on human civilization. He wrote with visceral disgust about the heroism on command, the senseless violence, and all the loathsome nonsense that goes by the name of patriotism. To Einstein, the mass murder of war was not just an ethical failure; it was a fundamental betrayal of human reason. He advocated for a radical approach to peace, urging individuals to refuse military service unconditionally. Furthermore, he argued that lasting peace could only be achieved through the establishment of a robust supranational organization—a world government with the authority to mediate international disputes and enforce its decisions, effectively rendering national armies obsolete.
 Beyond his political and anti-war activism, Einstein also turned his analytical mind toward the economic struggles of his time. Observing the devastating impacts of the Great Depression, he criticized the chaotic and often ruthless nature of unrestrained capitalism. He believed that an economic system driven solely by the profit motive inevitably leads to the concentration of wealth in the hands of a few, which in turn corrupts the political process and undermines democracy. While he valued the efficiency of free enterprise, he argued that the economic anarchy of his era was responsible for crippling human development. He tentatively supported a move toward a planned economy—a form of democratic socialism—where production would be geared toward the needs of the community and the right to meaningful, dignified work would be guaranteed to all, preventing the crippling fear of unemployment and poverty.
 Naturally, the collection also delves into Einstein’s reflections on the nature of science and the philosophy of physics. Even when discussing complex ideas, his prose remains remarkably accessible, reflecting his belief that fundamental truths should be understandable without getting bogged down in jargon. He writes about the historical evolution of physics, praising giants like Newton, Maxwell, and Kepler, and explores the philosophical implications of the scientific method. Einstein viewed theoretical physics not merely as an accumulation of empirical data, but as an imaginative, highly creative endeavor. He believed that the human mind possesses the capacity to intuitively grasp the hidden, mathematical simplicity of nature. For him, the ultimate goal of science was the search for a unified, comprehensive theory of reality, an intellectual journey that he pursued with the same passion and aesthetic appreciation as a musician composing a symphony.
 The essays also cover a deeply personal dimension of Einstein’s life: his Jewish heritage and his involvement in the Zionist movement. As anti-Semitism reached terrifying new heights in Germany, Einstein became a vocal defender of the Jewish people, attempting to rally global support for their plight. He praised the Jewish cultural tradition of intellectual pursuit, social justice, and mutual aid. While he was not a nationalist in the traditional sense, he supported the establishment of a Jewish homeland in Palestine, primarily as a cultural and spiritual sanctuary where Jews could live free from persecution and cultivate their unique identity. However, true to his pacifist and humanitarian principles, he repeatedly emphasized that this homeland must be built on a foundation of peaceful coexistence, mutual respect, and active cooperation with the Arab population already living there.
 Ultimately, "The World as I See It" serves as an enduring testament to Einstein's profound humanity. It reveals a man who, despite peering into the deepest, most complex mysteries of the cosmos, never lost sight of the struggles and triumphs of the ordinary human being. His writings offer a timeless plea for reason, compassion, and moral courage in a world often dominated by greed, violence, and ignorance. By blending intellectual brilliance with a deep-seated empathy for his fellow man, Einstein demonstrated that true genius is not just about understanding the mechanics of the universe, but about caring deeply for the fragile, beautiful life that inhabits it. His worldview remains an inspiring call to action, urging us to look beyond our narrow self-interests, to marvel at the mysteries of existence, and to tirelessly build a more just, peaceful, and enlightened world.</t>
   </si>
   <si>
     <t>Chapter 1 : Part I : The World As I See It
 The Meaning of Life
 What is the meaning of human life, or of organic life altogether? To answer this question at all implies a religion. Is there any sense then, you ask, in putting it? I answer, the man who regards his own life and that of his fellow-creatures as meaningless is not merely unfortunate but almost disqualified for life.
 The World as I see it
 What an extraordinary situation is that of us mortals! Each of us is here for a brief sojourn; for what purpose he knows not, though he sometimes thinks he feels it. But from the point of view of daily life, without going deeper, we exist for our fellowmen – in the first place for those on whose smiles and welfare all our happiness depends, and next for all those unknown to us personally with whose destinies we are bound up by the tie of sympathy. A hundred times every day I remind myself that my inner and outer life depend on the labours of other men, living and dead, and that I must exert myself in order to give in the same measure as I have received and am still receiving. I am strongly drawn to the simple life and am often oppressed by the feeling that I am engrossing an unnecessary amount of the labour of my fellowmen. I regard class differences as contrary to justice and, in the last resort, based on force. I also consider that plain living is good for everybody, physically and mentally.
 In human freedom in the philosophical sense I am definitely a disbeliever. Everybody acts not only under external compulsion but also in accordance with inner necessity.
 Schopenhauer’s saying, that “a man can do as he will, but not will as he will,” has been an inspiration to me since my youth up, and a continual consolation and unfailing well-spring of patience in the face of the hardships of life, my own and others’. This feeling mercifully mitigates the sense of responsibility which so easily becomes paralyzing, and it prevents us from taking ourselves and other people too seriously; it conduces to a view of life in which humour, above all, has its due place.
 To inquire after the meaning or object of one’s own existence or of creation generally has always seemed to me absurd from an objective point of view. And yet everybody has certain ideals which determine the direction of his endeavours and his judgments. In this sense I have never looked upon ease and happiness as ends in themselves. The ideals which have lighted me on my way and time after time given me new courage to face life cheerfully, have been Truth, Goodness, and Beauty. Without the sense of fellowship with men of like mind, of preoccupation with the objective, the eternally unattainable in the field of art and scientific research, life would have seemed to me empty. The ordinary objects of human endeavour – property, outward success, luxury – have always seemed to me contemptible.
 My passionate sense of social justice and social responsibility has always contrasted oddly with my pronounced freedom from the need for direct contact with other human beings and human communities. I gang my own gait and have never belonged to my country, my home, my friends, or even my immediate family, with my whole heart; in the face of all these ties I have never lost an obstinate sense of detachment, of the need for solitude – a feeling which increases with the years. One is sharply conscious, yet without regret, of the limits to the possibility of mutual understanding and sympathy with one’s fellow-creatures. Such a person no doubt loses something in the way of geniality and light-heartedness; on the other hand, he is largely independent of the opinions, habits, and judgments of his fellows and avoids the temptation to take his stand on such insecure foundations.
 My political ideal is that of democracy. Let every man be respected as an individual and no man idolized. It is an irony of fate that I myself have been the recipient of excessive admiration and respect from my fellows through no fault, and no merit, of my own. The cause of this may well be the desire, unattainable for many, to understand the one or two ideas to which I have with my feeble powers attained through ceaseless struggle. I am quite aware that it is necessary for the success of any complex undertaking that one man should do the thinking and directing and in general bear the responsibility. But the led must not be compelled, they must be able to choose their leader. An autocratic system of coercion, in my opinion, soon degenerates. For force always attracts men of low morality, and I believe it to be an invariable rule that tyrants of genius are succeeded by scoundrels. For this reason I have always been passionately opposed to systems such as we see in Italy and Russia today.
 The thing that has brought discredit upon the prevailing form of democracy in Europe today is not to be laid to the door of the democratic idea as such, but to lack of stability on the part of the heads of governments and to the impersonal character of the electoral system. I believe that in this respect the United States of America have found the right way. They have a responsible President who is elected for a sufficiently long period and has sufficient powers to be really responsible. On the other hand, what I value in our political system is the more extensive provision that it makes for the individual in case of illness or need. The really valuable thing in the pageant of human life seems to me not the State but the creative, sentient individual, the personality; it alone creates the noble and the sublime, while the herd as such remains dull in thought and dull in feeling.
 This topic brings me to that worst outcrop of the herd nature, the military system, which I abhor. That a man can take pleasure in marching in formation to the strains of a band is enough to make me despise him. He has only been given his big brain by mistake; a backbone was all he needed. This plague-spot of civilization ought to be abolished with all possible speed. Heroism by order, senseless violence, and all the pestilent nonsense that does by the name of patriotism – how I hate them! War seems to me a mean, contemptible thing: I would rather be hacked in pieces than take part in such an abominable business. And yet so high, in spite of everything, is my opinion of the human race that I believe this bogey would have disappeared long ago, had the sound sense of the nations not been systematically corrupted by commercial and political interests acting through the schools and the Press.
 The fairest thing we can experience is the mysterious. It is the fundamental emotion which stands at the cradle of true art and true science. He who knows it not and can no longer wonder, no longer feel amazement, is as good as dead, a snuffed-out candle. It was the experience of mystery – even if mixed with fear – that engendered religion. A knowledge of the existence of something we cannot penetrate, of the manifestations of the profoundest reason and the most radiant beauty, which are only accessible to our reason in their most elementary forms – it is this knowledge and this emotion that constitute the truly religious attitude; in this sense, and in this alone, I am a deeply religious man. I cannot conceive of a God who rewards and punishes his creatures, or has a will of the type of which we are conscious in ourselves. An individual who should survive his physical death is also beyond my comprehension, nor do I wish it otherwise; such notions are for the fears or absurd egoism of feeble souls. Enough for me the mystery of the eternity of life, and the inkling of the marvellous structure of reality, together with the single-hearted endeavour to comprehend a portion, be it never so tiny, of the reason that manifests itself in nature.
 The Liberty of Doctrine – Propos of the Gumbel Case
 Academic chairs are many, but wise and noble teachers are few; lecture-rooms are numerous and large, but the number of young people who genuinely thirst after truth and justice is small. Nature scatters her common wares with a lavish hand, but the choice sort she produces but seldom. We all know that, so why complain? Was it not ever thus and will it not ever thus remain? Certainly, and one must take what Nature gives as one finds it. But there is also such a thing as a spirit of the times, an attitude of mind characteristic of a particular generation, which is passed on from individual to individual and gives a society its particular tone. Each of us has to do his little bit towards transforming this spirit of the times.
 Compare the spirit which animated the youth in our universities a hundred years ago with that prevailing today. They had faith in the amelioration of human society, respect for every honest opinion, the tolerance for which our classics had lived and fought. In those days men strove for a larger political unity, which at that time was called Germany. It was the students and the teachers at the universities who kept these ideals alive.
 Today also there is an urge towards social progress, towards tolerance and freedom of thought, towards a larger political unity, which we today call Europe. But the students at our universities have ceased as completely as their teachers to enshrine the hopes and ideals of the nation. Anyone who looks at our times coolly and dispassionately must admit this.
 We are assembled today to take stock of ourselves. The external reason for this meeting is the Gumbel case. This apostle of justice has written about unexpected political crimes with devoted industry, high courage, and exemplary fairness, and has done the community a signal service by his books. And this is the man whom the students, and a good many of the staff, of his university are today doing their best to expel.
 Political passion cannot be allowed to go to such lengths. I am convinced that every man who reads Herr Gumbel’s books with an open mind will get the same impression from them as I have. Men like him are needed if we are ever to build up a healthy political society.
 Let every man judge according to his own standards, by what he has himself read, not by what others tell him. If that happens, this Gumbel case, after an unedifying beginning, may still do good.
 Good and Evil
 It is right in principle that those should be the best loved who have contributed most to the elevation of the human race and human life. But, if one goes on to ask who they are, one finds oneself in no inconsiderable difficulties. In the case of political, and even of religious, leaders, it is often very doubtful whether they have done more good or harm. Hence I most seriously believe that one does people the best service by giving them some elevating work to do and thus indirectly elevating them. This applies most of all to the great artist, but also in a lesser degree to the scientist. To be sure, it is not the fruits of scientific research that elevate a man and enrich his nature, but the urge to understand, the intellectual work, creative or receptive. It would surely be absurd to judge the value of the Talmud, for instance, by its intellectual fruits.
 The true value of a human being is determined primarily by the measure and the sense in which he has attained to liberation from the self.
 Society and Personality
 When we survey our lives and endeavours we soon observe that almost the whole of our actions and desires are bound up with the existence of other human beings. We see that our whole nature resembles that of the social animals. We eat food that others have grow, wear clothes that others have made, live in houses that others have built. The greater part of our knowledge and beliefs has been communicated to us by other people through the medium of a language which others have created. Without language our mental capacities would be poor indeed, comparable to those of the higher animals; we have, therefore, to admit that we owe our principal advantage over the beasts to the fact of living in human society. The individual, if left alone from birth, would remain primitive and beast-like in his thoughts and feelings to a degree that we can hardly conceive. The individual is what he is and has the significance that he has not so much in virtue of his individuality, but rather as a member of a great human society, which directs his material and spiritual existence from the cradle to the grave.
 A man’s value to the community depends primarily on how far his feelings, thoughts, and actions are directed towards promoting the good of his fellows. We call him good or bad according to how he stands in this matter. It looks at first sight as if our estimate of a man depended entirely on his social qualities.
 And yet such an attitude would be wrong. It is clear that all the valuable things, material, spiritual, and moral, which we receive from society can be traced back through countless generations to certain creative individuals. The use of fire, the cultivation of edible plants, the steam engine – each was discovered by one man.
 Only the individual can think, and thereby create new values for society – nay, even set up new moral standards to which the life of the community conforms. Without creative, independently thinking and judging personalities the upward development of society is as unthinkable as the development of the individual personality without the nourishing soil of the community.
 The health of society thus depends quite as much on the independence of the individuals composing it as on their close political cohesion. It has been said very justly that Greco-European-American culture as a whole, and in particular its brilliant flowering in the Italian Renaissance, which put an end to the stagnation of medieval Europe, is based on the liberation and comparative isolation of the individual.
 Let us now consider the times in which we live. How does society fare, how the individual? The population of the civilized countries is extremely dense as compared with former times; Europe today contains about three times as many people as it did a hundred years ago. But the number of great men has decreased out of all proportion. Only a few individuals are known to the masses as personalities, through their creative achievements. Organization has to some extent taken the place of the great man, particularly in the technical sphere, but also to a very perceptible extent in the scientific.
 The lack of outstanding figures is particularly striking in the domain of art. Painting and music have definitely degenerated and largely lost their popular appeal. In politics not only are leaders lacking, but the independence of spent and the sense of justice of the citizen have to a great extent declined. The democratic, parliamentarian regime, which is based on such independence, has in many places been shaken, dictatorships have sprung up and are tolerated, because men’s sense of the dignity and the rights of the individual is no longer strong enough. In two weeks the sheep-like masses can be worked up by the newspapers into such a state of excited fury that the men are prepared to put on uniform and kill and be billed, for the sake of the worthless aims of a few interested parties. Compulsory military service seems to me the most disgraceful symptom of that deficiency in personal dignity from which civilized mankind is suffering today. No wonder there is no lack of prophets who prophesy the early eclipse of our civilization. I am not one of these pessimists; I believe that better times are coming. Let me shortly state my reasons for such confidence.
 In my opinion, the present symptoms of decadence are explained by the fact that the development of industry and machinery has made the struggle for existence very much more severe, greatly to the detriment of the free development of the individual. But the development of machinery means that less and less work is needed from the individual for the satisfaction of the community’s needs. A planned division of labour is becoming more and more of a crying necessity, and this division will lead to the material security of the individual. This security and the spare time and energy which the individual will have at his command can be made to further his development. In this way the community may regain its health, and we will hope that future historians will explain the morbid symptoms of present-day society as the childhood ailments of an aspiring humanity, due entirely to the excessive speed at which civilization was advancing.
 Address at the Grave of H. A. Lorentz
 It is as the representative of the German-speaking academic world, and in particular the Prussian Academy of Sciences, but above all as a pupil and affectionate admirer that I stand at the grave of the greatest and noblest man of our times. His genius was the torch which lighted the way from the teachings of Clerk Maxwell to the achievements of contemporary physics, to the fabric of which he contributed valuable materials and methods.
 His life was ordered like a work of art down to the smallest detail. His never-failing kindness and magnanimity and his sense of justice, coupled with an intuitive understanding of people and things, made him a leader in any sphere he entered. Everyone followed him gladly, for they felt that he never set out to dominate but always simply to be of use. His work and his example will live on as an inspiration and guide to future generations.
 H.A. Lorentz’s Work in the Cause of International Co-operation
-With the extensive specialization of scientific research which the nineteenth century brought about, it has become rare for a man occupying a leading position in one of the sciences to manage at the same time to do valuable service to the community in the sphere of international organization and international politics. Such service demands not only energy, insight, and a reputation based on solid achievements, but also a freedom from national prejudice and a devotion to the common ends of all, which have become rare in our times. I have met no one who combined all these qualities in himself so perfectly as H. A. Lorentz. The marvellous thing about the effect of his personality was this: Independent and headstrong natures, such as are particularly common among men of learning, do not readily bow to another’s will and for the most part only accept his leadership grudgingly. But, when Lorentz is in the presidential chair, an atmosphere of happy co-operation is invariably created, however much those present may differ in their aims and habits of thought. The secret of this success lies not only in his swift comprehension of people and things and his marvellous command of language, but above all in this, that one feels that his whole heart is in the business in hand, and that, when he is at work, he has room for nothing else in his mind. Nothing disarms the recalcitrant so much as this.
-[...3 lines deleted...]
-May his example contribute to the triumph of that spirit!</t>
+With the extensive specialization of scientific research which the nineteenth century brought about, it has become rare for a man occupying a leading position in one of the sciences to manage at the same time to do valuable service to the community in the sphere of international organization and international politics. Such service demands not only energy, insight, and a reputation based on solid achievements, but also a freedom from national prejudice and a devotion to the common ends of all, which have become rare in our times. I have met no one who combined all these qualities in himself so perfectly as H. A. Lorentz. The marvellous thing about the effect of his personality was this: Independent and headstrong natures, such as are particularly common among men of learning, do not readily bow to another’s will and for the most part only accept his leadership grudgingly. But, when Lorentz is in the presidential chair, an atmosphere of happy co-operation is invariably created, however much those present may differ in their aims and habits of thought. The secret of this success lies not only in his swift comprehension of people and things and his marvellous command of language, but above all in this, that one feels that his whole heart is in the business in hand, and that, when he is at work, he has room for nothing else in his mind. Nothing disarms the recalcitrant so much as this.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/6aa6466e-ba8e-4da1-9e45-73932670f10e.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068210</t>
   </si>
   <si>
-    <t>Discover The World as I See It by Albert Einstein. This book is published by General Press in Paperback format, ISBN 9789388118125, ASIN 938811812X, under History, Biographies, Philosophy.</t>
+    <t>Discover The World as I See It by Albert Einstein. This book is published by General Press in Paperback format, ISBN 9789388118125, ASIN 938811812X, under History, History and Philosophy of Science, Scientist Biographies.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>