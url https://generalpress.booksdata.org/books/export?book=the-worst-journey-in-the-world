--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -146,58 +146,111 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
   </si>
   <si>
     <t>History</t>
   </si>
   <si>
     <t>Nonfiction</t>
   </si>
   <si>
     <t>BIO023000, TRV002080, HIS051000</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>First published in 1922, "The Worst Journey in the World" is a memoir by Apsley Cherry-Garrard, an English explorer of Antarctica, who was a member of the Terra Nova expedition.
-[...2 lines deleted...]
-"The Worst Journey in the World is to travel writing what War and Peace is to the novel... a masterpiece."
+    <t>'The Worst Journey in the World' by Apsley Cherry-Garrard is a classic travel memoir and polar exploration narrative that takes readers into one of the most dangerous expeditions ever attempted. Written by a member of Robert Falcon Scott’s Terra Nova Expedition, the book combines firsthand adventure, personal reflection, and vivid descriptions of Antarctica’s brutal landscape, creating a gripping account of courage, endurance, and human determination.
+Cherry-Garrard recounts the 1910–1913 British Antarctic Expedition, led by Scott, as its members journey deep into a frozen wilderness in search of scientific knowledge and the South Pole. The narrative follows the expedition through months of preparation, perilous sea voyages, exhausting marches, and encounters with extreme cold, hunger, darkness, and isolation. One of its most memorable episodes is the author’s participation in a winter journey undertaken to collect rare emperor penguin eggs, a mission that exposes the explorers to extraordinary physical hardship.
+As the expedition progresses, the book becomes more than an adventure story. Cherry-Garrard explores the personalities, friendships, rivalries, hopes, and fears of the men who willingly placed themselves in an unforgiving environment. His admiration for his companions is balanced by an honest account of mistakes, difficult decisions, exhaustion, and the unpredictable forces of nature. His writing gives the reader a strong sense of both the grandeur and terrifying indifference of Antarctica.
+Rather than presenting exploration as simple heroism, Cherry-Garrard reveals its human cost and emotional complexity. The result is an intimate and unforgettable portrait of exploration, sacrifice, loyalty, and survival. For anyone fascinated by true adventure and the limits of human endurance, 'The Worst Journey in the World' offers an extraordinary story whose full emotional power is best discovered by reading it.</t>
+  </si>
+  <si>
+    <t>Apsley Cherry-Garrard was an English explorer and writer best known for 'The Worst Journey in the World', his classic account of Robert Falcon Scott’s ill-fated Antarctic expedition. Born on January 2, 1886, into a wealthy family in Bedfordshire, England, Cherry-Garrard grew up with the privileges of an upper-class education but developed a strong interest in adventure, exploration, and the natural world.
+In 1908, Cherry-Garrard joined Scott’s Terra Nova Expedition to Antarctica, a journey that would shape the rest of his life. Although he was one of the youngest members of the expedition, he played an important role in several dangerous sledging journeys. His most famous experience came during the winter of 1911, when he joined Edward Wilson and Henry Bowers on a brutal journey to collect emperor penguin eggs. The expedition pushed the men to the limits of endurance, exposing them to extreme cold, darkness, hunger, and exhaustion.
+Cherry-Garrard survived the expedition, but the deaths of Scott and his companions in 1912 left a deep emotional mark on him. Years later, he transformed his memories and experiences into 'The Worst Journey in the World', published in 1922. Written with vivid detail, honesty, and understated emotion, the book became one of the most respected works of polar literature. Rather than presenting exploration as simple heroism, Cherry-Garrard captured its physical suffering, uncertainty, courage, and human cost.
+He later lived a quieter life, struggling at times with poor health and the psychological effects of his Antarctic experiences. Yet his writing ensured that the expedition and its participants would not be forgotten. Apsley Cherry-Garrard remains an enduring figure in exploration literature, remembered for turning one of the most harrowing journeys of the heroic age of Antarctic exploration into a deeply human and unforgettable story.</t>
+  </si>
+  <si>
+    <t>"The Worst Journey in the World" by Apsley Cherry-Garrard is one of the greatest memoirs ever written about exploration, endurance, and the limits of human determination. Based on the British Antarctic Expedition of 1910–1913, led by Robert Falcon Scott, the book is far more than an account of adventure. It is a deeply personal reflection on courage, teamwork, sacrifice, and the unforgiving power of nature. Cherry-Garrard, one of the youngest members of the expedition, writes with remarkable honesty, sharing not only the triumphs of the journey but also the fear, pain, and heartbreak that accompanied it. His narrative captures the reality of Antarctic exploration at a time when modern equipment and reliable communication did not exist, making every decision a matter of survival.
+The expedition begins with great optimism as the team prepares to explore one of the most mysterious regions on Earth. Scientists, sailors, and explorers come together with a shared purpose: to conduct valuable scientific research and to become the first people to reach the South Pole. Cherry-Garrard introduces the expedition members with warmth and respect, portraying them as ordinary individuals united by extraordinary ambition. Their daily lives involve constant preparation, caring for sled dogs and ponies, collecting scientific samples, and adapting to a climate unlike anything they have ever experienced. Even before the major journeys begin, Antarctica proves itself to be a land where every simple task demands immense effort.
+One of the book's most unforgettable episodes is the winter journey undertaken by Cherry-Garrard, Edward Wilson, and Henry Bowers to collect emperor penguin eggs from Cape Crozier. They believe the eggs may provide important scientific clues about the evolution of birds and reptiles. The expedition takes place during the Antarctic winter, in complete darkness and temperatures that fall far below freezing. The men struggle against hurricane-force winds, frozen clothing, damaged equipment, and overwhelming exhaustion. Every step becomes a battle against frostbite and despair. Cherry-Garrard later describes this mission as "the worst journey in the world," not because of the distance travelled, but because of the unimaginable suffering it required. Although they successfully retrieve the eggs, the achievement comes at an enormous physical and emotional cost.
+While scientific exploration remains central to the expedition, the race to the South Pole gradually becomes its defining objective. Scott leads the polar party deep into Antarctica, hoping to achieve a historic victory for Britain. Cherry-Garrard supports the mission by transporting supplies and helping establish supply depots along the route. His role may seem less glamorous than reaching the Pole itself, but it is essential to the success of the expedition. Throughout this part of the narrative, the author highlights the importance of cooperation, discipline, and trust. Every member depends completely on the others, knowing that one mistake could have tragic consequences in such a hostile environment.
+The emotional turning point arrives when news reaches the expedition that the Norwegian explorer Roald Amundsen has reached the South Pole before Scott's team. Scott and his companions finally arrive at the Pole only to discover that they have been beaten by several weeks. Although deeply disappointed, they begin the long return journey, already weakened by exhaustion, hunger, and severe weather. Cherry-Garrard does not dramatize their suffering unnecessarily; instead, he presents their struggle with quiet dignity. The men continue to push forward despite illness, injuries, and impossible conditions, driven by loyalty to one another and an unwavering sense of duty.
+As the weeks pass, conditions become increasingly desperate. Supplies run low, temperatures fall further, and violent blizzards prevent progress. Cherry-Garrard himself waits anxiously with rescue supplies, hoping Scott's party will arrive. He faces painful decisions about whether it is safe to travel farther into the deadly weather, knowing that attempting a rescue could result in even more lives being lost. These moments reveal one of the book's central themes: in extreme environments, there are often no perfect choices. The author openly reflects on his own doubts and regrets, refusing to hide the emotional burden he carried for the rest of his life.
+Eventually, months later, a search party discovers Scott's tent buried beneath snow. Inside lie the bodies of Scott, Wilson, and Bowers, along with Scott's final letters and diary. The discovery becomes one of the most moving passages in the book. Rather than focusing only on tragedy, Cherry-Garrard emphasizes the extraordinary courage and dignity shown by the men until their final moments. Scott's writings reveal concern not for himself, but for his family, his companions, and the future of scientific exploration. The loss deeply affects everyone involved, transforming the expedition from a story of heroic ambition into one of profound human sacrifice.
+Beyond recounting dramatic events, Cherry-Garrard reflects thoughtfully on the purpose of exploration itself. He questions whether the suffering was justified, whether better planning could have changed the outcome, and how history should judge those involved. Unlike many adventure writers who celebrate only victory, he embraces complexity. He praises bravery while acknowledging mistakes, honours leadership while recognizing human limitations, and values scientific discovery alongside personal sacrifice. His honesty gives the narrative lasting credibility, making it as much a meditation on human nature as an account of exploration.
+In the end, 'The Worst Journey in the World' stands as a timeless tribute to resilience, friendship, and the relentless desire to explore the unknown. Cherry-Garrard's compassionate storytelling reminds readers that history is shaped not only by success but also by endurance in the face of overwhelming adversity. The book celebrates the courage of individuals who risked everything for knowledge and discovery while never hiding the terrible price they paid. More than a century after the expedition, it continues to inspire readers with its powerful lessons about perseverance, humility, loyalty, and the extraordinary strength of the human spirit.</t>
+  </si>
+  <si>
+    <t>Volume 1
+Chapter 1: From England to South Africa
+Take a bowsy short leave of your nymphs on the shore,
+And silence their mourning with vows of returning,
+Though never intending to visit them more.
+—DIDO AND AENEAS
+Scott used to say that the worst part of an expedition was over when the preparation was finished. So no doubt it was with a sigh of relief that he saw the Terra Nova out from Cardiff into the Atlantic on June 15, 1910. Cardiff had given the expedition a most generous and enthusiastic send-off, and Scott announced that it should be his first port on returning to England. Just three years more and the Terra Nova, worked back from New Zealand by Pennell, reached Cardiff again on June 14, 1913, and paid off there.
+From the first everything was informal and most pleasant, and those who had the good fortune to help in working the ship out to New Zealand, under steam or sail, must, in spite of five months of considerable discomfort and very hard work, look back upon the voyage as one of the very happiest times of the expedition. To some of us perhaps the voyage out, the three weeks in the pack ice going South, and the Robinson Crusoe life at Hut Point are the pleasantest of many happy memories.
+Scott made a great point that so far as was possible the personnel of the expedition must go out with the Terra Nova. Possibly he gave instructions that they were to be worked hard, and no doubt it was a good opportunity of testing our mettle. We had been chosen out of 8000 volunteers, executive officers, scientific staff, crew, and all.
+We differed entirely from the crew of an ordinary merchant ship both in our personnel and in our methods of working. The executive officers were drawn from the Navy, as were also the crew. In addition there was the scientific staff, including one doctor who was not a naval surgeon, but who was also a scientist, and two others called by Scott ‘adaptable helpers,’ namely Oates and myself. The scientific staff of the expedition numbered twelve members all told, but only six were on board: the remainder were to join the ship at Lyttelton, New Zealand, when we made our final embarcation for the South. Of those on the ship Wilson was chief of the scientific staff, and united in himself the various functions of vertebral zoologist, doctor, artist, and, as this book will soon show, the unfailing friend-in-need of all on board. Lieutenant Evans was in command, with Campbell as first officer. Watches were of course assigned immediately to the executive officers. The crew was divided into a port and starboard watch, and the ordinary routine of a sailing ship with auxiliary steam was followed. Beyond this no work was definitely assigned to any individual on board. How the custom of the ship arose I do not know, but in effect most things were done by volunteer labour. It was recognized that every one whose work allowed turned to immediately on any job which was wanted, but it was an absolutely voluntary duty—Volunteers to shorten sail? To coal? To shift cargo? To pump? To paint or wash down paintwork? They were constant calls—some of them almost hourly calls, day and night—and there was never any failure to respond fully. This applied not only to the scientific staff but also, whenever their regular duties allowed, to the executive officers. There wasn’t an officer on the ship who did not shift coal till he was sick of the sight of it, but I heard no complaints. Such a system soon singles out the real willing workers, but it is apt to put an undue strain upon them. Meanwhile most of the executive officers as well as the scientific staff had their own work to do, which they were left to fit in as most convenient.
+The first days out from England were spent in such hard and crowded work that we shook down very quickly. I then noticed for the first time Wilson’s great gift of tact, and how quick he was to see the small things which make so much difference. At the same time his passion for work set a high standard. Pennell was another glutton.
+We dropped anchor in Funchal Harbour, Madeira, about 4 P.M. on June 23, eight days out. The ship had already been running under sail and steam, the decks were as clear as possible, there was some paintwork to show, and with a good harbour stow she looked thoroughly workmanlike and neat. Some scientific work, in particular tow netting and magnetic observations, had already been done. But even as early as this we had spent hours on the pumps, and it was evident that these pumps were going to be a constant nightmare.
+In Madeira, as everywhere, we were given freely of such things as we required. We left in the early morning of June 26, after Pennell had done some hours’ magnetic work with the Lloyd Creak and Barrow Dip Circle.
+On June 29 (noon position lat. 27° 10´ N., long. 20° 21´ W.) it was possible to write: “A fortnight out to-day, and from the general appearance of the wardroom we might have been out a year.”
+We were to a great extent strangers to one another when we left England, but officers and crew settled down to their jobs quickly, and when men live as close as we did they settle down or quarrel before very long. Let us walk into the cabins which surround the small wardroom aft. The first on the left is that of Scott and Lieutenant Evans, but Scott is not on board, and Wilson has taken his place. In the next cabin to them is Drake, the secretary. On the starboard side of the screw are Oates, Atkinson and Levick, the two latter being doctors, and on the port side Campbell and Pennell, who is navigator. Then Rennick and Bowers, the latter just home from the Persian Gulf—both of these are watchkeepers. In the next cabin are Simpson, meteorologist, back from Simla, with Nelson and Lillie, marine biologists. In the last cabin, the Nursery, are the youngest, and necessarily the best behaved, of this community, Wright, the physicist and chemist, Gran the Norwegian ski-expert, and myself, Wilson’s helper and assistant zoologist. It is difficult to put a man down as performing any special job where each did so many, but that is roughly what we were.
+Certain men already began to stand out. Wilson, with an apparently inexhaustible stock of knowledge on little things and big; always ready to give help, and always ready with sympathy and insight, a tremendous worker, and as unselfish as possible; a universal adviser. Pennell, as happy as the day was long, working out sights, taking his watch on the bridge, or if not on watch full of energy aloft, trimming coal, or any other job that came along; withal spending hours a day on magnetic work, which he did as a hobby, and not in any way as his job. Bowers was proving himself the best seaman on board, with an exact knowledge of the whereabouts and contents of every case, box and bale, and with a supreme contempt for heat or cold. Simpson was obviously a first-class scientist, devoted to his work, in which Wright gave him very great and unselfish help, while at the same time doing much of the ship’s work. Oates and Atkinson generally worked together in a solid, dependable and somewhat humorous way.
+Evans, who will always be called Lieutenant Evans in this book to distinguish him from Seaman Evans, was in charge of the ship, and did much to cement together the rough material into a nucleus which was capable of standing without any friction the strains of nearly three years of crowded, isolated and difficult life, ably seconded by Victor Campbell, first officer, commonly called The Mate, in whose hands the routine and discipline of the ship was most efficiently maintained. I was very frightened of Campbell.
+Scott himself was unable to travel all the way out to New Zealand in the Terra Nova owing to the business affairs of the expedition, but he joined the ship from Simon’s Bay to Melbourne.
+The voyage itself on the sailing track from Madeira to the Cape was at first uneventful. We soon got into hot weather, and at night every available bit of deck space was used on which to sleep. The more particular slung hammocks, but generally men used such deck space as they could find, such as the top of the icehouse, where they were free from the running tackle, and rolled themselves into their blankets. So long as we had a wind we ran under sail alone, and on those days men would bathe over the side in the morning, but when the engines were going we could get the hose in the morning, which was preferred, especially after a shark was seen making for Bowers’ red breast as he swam.
+The scene on deck in the early morning was always interesting. All hands were roused before six and turned on to the pumps, for the ship was leaking considerably. Normally, the well showed about ten inches of water when the ship was dry. Before pumping, the sinker would show anything over two feet. The ship was generally dry after an hour to an hour and a half’s pumping, and by that time we had had quite enough of it. As soon as the officer of the watch had given the order, “Vast pumping,” the first thing to do was to strip, and the deck was dotted with men trying to get the maximum amount of water from the sea in a small bucket let down on a line from the moving ship. First efforts in this direction would have been amusing had it not been for the caustic eye of the ‘Mate’ on the bridge. If the reader ever gets the chance to try the experiment, especially in a swell, he will soon find himself with neither bucket nor water. The poor Mate was annoyed by the loss of his buckets.
+Everybody was working very hard during these days; shifting coal, reefing and furling sail aloft, hauling on the ropes on deck, together with magnetic and meteorological observations, tow-netting, collecting and making skins and so forth. During the first weeks there was more cargo stowing and paintwork than at other times, otherwise the work ran in very much the same lines all the way out—a period of nearly five months. On July 1 we were overhauled by the only ship we ever saw, so far as I can remember, during all that time, the Inverclyde, a barque out from Glasgow to Buenos Ayres. It was an oily, calm day with a sea like glass, and she looked, as Wilson quoted, “like a painted ship upon a painted ocean,” as she lay with all sail set.
+We picked up the N.E. Trade two days later, being then north of the Cape Verde Islands (lat. 22° 28´ N., long. 23° 5´ W. at noon). It was a Sunday, and there was a general ‘make and mend’ throughout the ship, the first since we sailed. During the day we ran from deep clear blue water into a darkish and thick green sea. This remarkable change of colour, which was observed by the Discovery Expedition in much the same place, was supposed to be due to a large mass of pelagic fauna called plankton. The plankton, which drifts upon the surface of the sea, is distinct from the nekton, which swims submerged. The Terra Nova was fitted with tow nets with very fine meshes for collecting these inhabitants of the open sea, together with the algae, or minute plant organisms, which afford them an abundant food supply.
+The plankton nets can be lowered when the ship is running at full speed, and a great many such hauls were made during the expedition.
+July 5 had an unpleasant surprise in store. At 10.30 A.M. the ship’s bell rang and there was a sudden cry of “Fire quarters.” Two Minimax fire extinguishers finished the fire, which was in the lazarette, and was caused by a lighted lamp which was upset by the roll of the ship. The result was a good deal of smoke, a certain amount of water below, and some singed paper, but we realized that a fire on such an old wooden ship would be a very serious matter, and greater care was taken after this.
+Such a voyage shows Nature in her most attractive form, and always there was a man close by whose special knowledge was in the whales, porpoises, dolphins, fish, birds, parasites, plankton, radium and other things which we watched through microscopes or field-glasses. Nelson caught a Portuguese man-of-war (Arethusa) as it sailed past us close under the counter. These animals are common, but few can realize how beautiful they are until they see them, fresh-coloured from the deep sea, floating and sailing in a big glass bowl. It vainly tried to sail out, and vigorously tried to sting all who touched it. Wilson painted it.
+From first to last the study of life of all kinds was of absorbing interest to all on board, and, when we landed in the Antarctic, as well as on the ship, everybody worked and was genuinely interested in all that lived and had its being on the fringe of that great sterile continent. Not only did officers who had no direct interest in anything but their own particular work or scientific subject spend a large part of their time in helping, making notes and keeping observations, but the seamen also had a large share in the specimens and data of all descriptions which have been brought back. Several of them became good pupils for skinning birds.
+Meanwhile, perhaps the constant cries of “Whale, whale!” or “New bird!” or “Dolphins!” sometimes found the biologist concerned less eager to leave his meal than the observers were to call him forth. Good opportunities of studying the life of sea birds, whales, dolphins and other forms of life in the sea, even those comparatively few forms which are visible from the surface, are not too common. A modern liner moves so quickly that it does not attract life to it in the same way as a slow-moving ship like the Terra Nova, and when specimens are seen they are gone almost as soon as they are observed. Those who wish to study sea life—and there is much to be done in this field—should travel by tramp steamers, or, better still, sailing vessels.
+Dolphins were constantly playing under the bows of the ship, giving a very good chance for identification, and whales were also frequently sighted, and would sometimes follow the ship, as did also hundreds of sea birds, petrels, shearwaters and albatross. It says much for the interest and keenness of the officers on board that a complete hourly log was kept from beginning to end of the numbers and species which were seen, generally with the most complete notes as to any peculiarity or habit which was noticed. It is to be hoped that full use will be made, by those in charge of the working out of these results, of these logs which were kept so thoroughly and sometimes under such difficult circumstances and conditions of weather and sea. Though many helped, this log was largely the work of Pennell, who was an untiring and exact observer.
+We lost the N.E. Trade about July 7, and ran into the Doldrums. On the whole we could not complain of the weather. We never had a gale or big sea until after leaving South Trinidad, and though an old ship with no modern ventilation is bound to be stuffy in the tropics, we lived and slept on deck so long as it was not raining. If it rained at night, as it frequently does in this part of the world, a number of rolled-up forms could be heard discussing as to whether it was best to stick it above or face the heat below; and if the rain persisted, sleepy and somewhat snappy individuals were to be seen trying to force themselves and a maximum amount of damp bedding down the wardroom gangway. At the same time a thick wooden ship will keep fairly cool in the not severe heat through which we passed.
+One want which was unavoidable was the lack of fresh water. There was none to wash in, though a glass of water was allowed for shaving! With an unlimited amount of sea water this may not seem much of a hardship; nor is it unless you have very dirty work to do. But inasmuch as some of the officers were coaling almost daily, they found that any amount of cold sea water, even with a euphemistically named ‘sea-water soap,’ had no very great effect in removing the coal dust. The alternative was to make friends with the engine-room authorities and draw some water from the boilers.
+Perhaps therefore it was not with purely disinterested motives that some of us undertook to do the stoking during the morning watch, and also later in the day during our passage through the tropics, since the engine-room staff was reduced by sickness. A very short time will convince anybody that the ease with which men accustomed to this work get through their watch is mainly due to custom and method. The ship had no forced draught nor modern ventilating apparatus. Four hours in the boiling fiery furnace which the Terra Nova’s stokehold formed in the tropics, unless there was a good wind to blow down the one canvas shaft, was a real test of staying power, and the actual shovelling of the coal into the furnaces, one after the other, was as child’s play to handling the ‘devil,’ as the weighty instrument used for breaking up the clinker and shaping the fire was called. The boilers were cylindrical marine or return tube boilers, the furnaces being six feet long by three feet wide, slightly lower at the back than at the front. The fire on the bars was kept wedge-shape, that is, some nine inches high at the back, tapering to about six inches in front against the furnace doors. The furnaces were corrugated for strength. We were supposed to keep the pressure on the gauge between 70 and 80, but it wanted some doing. For the most part it was done.
+We did, however, get uncomfortable days with the rain sluicing down and a high temperature—everything wet on deck and below. But it had its advantages in the fresh water it produced. Every bucket was on duty, and the ship’s company stripped naked and ran about the decks or sat in the stream between the laboratories and wardroom skylight and washed their very dirty clothes. The stream came through into our bunks, and no amount of caulking ever stopped it. To sleep with a constant drip of water falling upon you is a real trial. These hot, wet days were more trying to the nerves than the months of wet, rough but cooler weather to come, and it says much for the good spirit which prevailed that there was no friction, though we were crowded together like sardines in a tin.
+July 12 was a typical day (lat. 4° 57´ N., long. 22° 4´ W.). A very hot, rainy night, followed by a squall which struck us while we were having breakfast, so we went up and set all sail, which took until about 9.30 A.M. We then sat in the water on the deck and washed clothes until just before mid-day, when the wind dropped, though the rain continued. So we went up and furled all sail, a tedious business when the sails are wet and heavy. Then work on cargo or coal till 7 P.M., supper, and glad to get to sleep.
+On July 15 (lat. 0° 40´ N., long. 21° 56´ W.) we crossed the Line with all pomp and ceremony. At 1.15 P.M. Neptune in the person of Seaman Evans hailed and stopped the ship. He came on board with his motley company, who solemnly paced aft to the break of the poop, where he was met by Lieutenant Evans. His wife (Browning), a doctor (Paton), barber (Cheetham), two policemen and four bears, of whom Atkinson and Oates were two, grouped themselves round him while the barrister (Abbott) read an address to the captain, and then the procession moved round to the bath, a sail full of water slung in the break of the poop on the starboard side.</t>
+  </si>
+  <si>
+    <t>"The Worst Journey in the World is to travel writing what War and Peace is to the novel... a masterpiece."
 —The New York Review of Books</t>
-  </si>
-[...1 lines deleted...]
-    <t>Apsley Cherry-Garrard was born in 1886 and educated at Winchester and Christ Church, Oxford. At twenty-four he was one of the youngest members of Scott’s British Antarctic Expedition. He served in the First World War until being invalided out of the Navy in 1915 and started to write The Worst Journey in the World during his convalescence. He wrote introductory chapters to Wilson of the Antarctic (1933) and Life of the Bowers (1938). He died in 1959.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/87c76c9e-cc86-4246-8306-3bff41ffaaf9.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067703</t>
   </si>
   <si>
     <t>Discover The Worst Journey in the World by Apsley Cherry-Garrard. This book is published by General Press in Hardcover format, ISBN 9789354996351, ASIN 9354996353, under Biographies and Memoirs, History, Nonfiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -748,66 +801,72 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
-[...1 lines deleted...]
-      <c r="Z2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y2" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>