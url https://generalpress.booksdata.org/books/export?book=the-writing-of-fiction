--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,76 +134,82 @@
   <si>
     <t>The Writing of Fiction</t>
   </si>
   <si>
     <t>Edith Wharton</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0B6FVH5QH</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Self-Help</t>
+    <t>Non Fiction</t>
+  </si>
+  <si>
+    <t>Fiction Writing</t>
+  </si>
+  <si>
+    <t>Criticism &amp; Theory</t>
   </si>
   <si>
     <t>LAN002000, LAN005040</t>
   </si>
   <si>
     <t>2022-07-06 00:00:00</t>
   </si>
   <si>
     <t>Originally published in 1925, ‘The Writing of Fiction’ was written by Edith Wharton, a prolific writer and one of the twentieth century’s greatest authors. This book is a window into Wharton’s mind as she ponders the intertwined arts of writing and reading. Wharton provides invaluable insight on the subjects of character, the challenge of finely-tuned short stories, the construction of a novel, and more. Beyond a treatise on craft, it is a sweeping meditation by a masterful practitioner and a rare chance to experience the inimitable voice of one of America’s most influential novelists.
 In this, Wharton stresses the importance of writers putting thought into how they build their story, from selecting subject matter and fashioning characters to crafting situations and settings. She explores the history of modern fiction and the contributions of Honoré de Balzac and Stendhal. She even examines the difference between literary and commercial fiction, as well as the work of Marcel Proust. Although Wharton passed away in 1937, her advice here endures and is bound to inspire writers for ages to come.</t>
   </si>
   <si>
     <t>Edith Wharton was an American writer and designer. Wharton drew upon her insider's knowledge of the upper-class New York "aristocracy" to portray, realistically, the lives and morals of the Gilded Age. In 1921, she became the first woman to win the Pulitzer Prize in Fiction, for her novel, The Age of Innocence. She was inducted into the National Women's Hall of Fame, in 1996. Her other well-known works are The House of Mirth, the novella Ethan Frome, and several notable ghost stories.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/38e131bc-0d9c-4015-8787-9f0a0aecf8ef.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068878</t>
   </si>
   <si>
-    <t>Discover The Writing of Fiction by Edith Wharton. This book is published by General Press in eBook format, ISBN 9789354993343, ASIN B0B6FVH5QH, under Self-Help.</t>
+    <t>Discover The Writing of Fiction by Edith Wharton. This book is published by General Press in eBook format, ISBN 9789354993343, ASIN B0B6FVH5QH, under Non Fiction, Fiction Writing, Criticism and Theory.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -719,83 +725,87 @@
       <c r="F2" s="2">
         <v>9789354993343</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>