--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,56 @@
     <t>The Yellow Wallpaper and Other Stories</t>
   </si>
   <si>
     <t>Charlotte Perkins Gilman</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07LB8PVKZ</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Short Stories</t>
+  </si>
+  <si>
+    <t>Classics</t>
   </si>
   <si>
     <t>FIC029000, FIC019000, FIC027040, FIC014080</t>
   </si>
   <si>
     <t>2018-12-11 00:00:00</t>
   </si>
   <si>
     <t>First published in 1982, ‘The Yellow Wallpaper and Other Stories’ is regarded as a groundbreaking feminist masterwork and one of the most magnificent horror stories in American literature, written by Charlotte Perkins Gilman, an American humanist, novelist, writer, lecturer, advocate for social reform, and eugenicist.
 It portrays a critical reflection of nineteenth-century mindsets toward women’s physical and mental health. Written as a compilation of journal entries by a woman whose physician husband has restricted her to her bedroom, the story represents the narrator's collapse into psychosis as her imprisonment slowly worsens her mind. This collection also includes the stories ‘The Giant Wistaria’, ‘According to Solomon’, ‘The Boys and the Butter’, ‘Her Housekeeper’, ‘Martha's Mother’, ‘A Middle-Sized Artist’, ‘An Offender’, ‘When I Was a Witch’, ‘The Cottagette’, ‘Making a Living’, and ‘Mr. Robert Grey Sr.’ It is not only an American literary classic, but it also delivers an understanding of America's social history.</t>
   </si>
   <si>
     <t>Charlotte Perkins Gilman (1860-1935) championed women's rights in her prolific fiction, nonfiction, and poetry. In addition to writing books, she produced a magazine of essays, fiction, opinion pieces, and poetry that spoke to women's issues and social reform: seven volumes of The Forerunner were produced, running from 1909 to 1916.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/3e288543-b1e0-408b-ba0a-2ec76cc05100.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068527</t>
   </si>
   <si>
     <t>Discover The Yellow Wallpaper and Other Stories by Charlotte Perkins Gilman. This book is published by General Press in eBook format, ISBN 9789388118972, ASIN B07LB8PVKZ, under Literature and Fiction.</t>
@@ -721,83 +727,87 @@
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>85</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>