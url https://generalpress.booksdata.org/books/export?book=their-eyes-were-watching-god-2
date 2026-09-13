--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,75 +134,81 @@
   <si>
     <t>Their Eyes Were Watching God</t>
   </si>
   <si>
     <t>Zora Neale Hurston</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
+    <t>Black &amp; African American Women's Fiction</t>
+  </si>
+  <si>
+    <t>Classic Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>FIC049020, FIC004000, FIC049040</t>
   </si>
   <si>
     <t>2019-09-20 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>One of the most important and enduring books of the twentieth century, 'their eyes were watching God' Brings to life a southern love story with the wit and pathos found only in the writing of br&gt;-Zora Neale Hurston. Out of print for almost thirty years—due largely to initial audiences’ rejection of its strong black female protagonist—hurston’s classic has since its 1978 reissue become perhaps the most widely read and highly acclaimed novel in the canon of African-American literature.</t>
   </si>
   <si>
     <t>Zora Neale Hurston was an American folklorist, anthropologist, and author. Of Hurston's four novels and more than 50 published short stories, plays, and essays, she is best known for her 1937 novel Their Eyes Were Watching God. In addition to new editions of her work being published after a revival of interest in her in 1975, her manuscript Every Tongue Got to Confess, a collection of folktales gathered in the 1920s, was published posthumously after being discovered in the Smithsonian archives.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f0033f78-e55f-4600-a253-dba56389a3e5.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068110</t>
   </si>
   <si>
-    <t>Discover Their Eyes Were Watching God by Zora Neale Hurston. This book is published by General Press in Hardcover format, ISBN 9789389440577, ASIN 9389440572, under Literature and Fiction, Classics.</t>
+    <t>Discover Their Eyes Were Watching God by Zora Neale Hurston. This book is published by General Press in Hardcover format, ISBN 9789389440577, ASIN 9389440572, under Literature and Fiction, Black and African American Women's Fiction, Classic Literature and Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -723,82 +729,86 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>192</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>395.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
-      <c r="Q2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>