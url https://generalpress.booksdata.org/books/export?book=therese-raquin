--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,73 +135,86 @@
     <t>Therese Raquin</t>
   </si>
   <si>
     <t>Emile Zola</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDR8NDN</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Psychological Thrillers</t>
+  </si>
+  <si>
+    <t>Literary Fiction</t>
   </si>
   <si>
     <t>FIC030000</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
     <t>‘Therese Raquin’ is a novel by Emile Zola, first published in 1867. It was originally published in serial format in the journal L'Artiste. It was published in book format in December of the same year. In 1873, Zola turned Therese Raquin into a play.
 It tells the story of a young woman, unhappily married to her first cousin by a well-intentioned and overbearing aunt. Her cousin, Camille, is sickly and selfish, and when the opportunity arises, Therese enters into a tragic affair with one of Camille's friends, Laurent.
 In his preface, Zola explains that his goal in this novel was to "study temperaments and not characters" and he compares the novel to a scientific study. Because of this detached and scientific approach, it is considered an example of Naturalism.</t>
   </si>
   <si>
+    <t>Émile Zola (1840–1902) was a French novelist, journalist, literary critic, and one of the leading figures of the Naturalist movement in literature. Renowned for his powerful storytelling and fearless examination of society, Zola used fiction to explore the influence of heredity, environment, and social conditions on human behavior. His novels offered vivid portrayals of ordinary people struggling with poverty, ambition, injustice, and moral conflict, making him one of the most influential writers of the nineteenth century. His literary achievements, combined with his courageous public activism, earned him a lasting place in both French literature and history.
+Zola was born on April 2, 1840, in Paris, France. His father, an Italian engineer, died when Émile was only seven years old, leaving the family in financial difficulty. Raised by his devoted mother, Zola experienced hardship during his youth, an experience that deepened his understanding of poverty and social inequality. Although he struggled academically and failed the baccalaureate examination, he developed a passion for reading and writing. Before becoming a full-time author, he worked for the publishing company Hachette, where he gained valuable literary experience and began writing articles and fiction.
+Zola achieved widespread recognition through his monumental twenty-volume novel series, Les Rougon-Macquart, which examined the lives of a fictional family during the Second French Empire. Among its most celebrated novels are Thérèse Raquin, L'Assommoir, Germinal, Nana, and La Bête Humaine. His works realistically portrayed industrial life, working-class struggles, political corruption, and the effects of social injustice. Through meticulous observation and detailed descriptions, Zola sought to present literature as a truthful reflection of society.
+Beyond his fiction, Zola became internationally famous for his role in the Dreyfus Affair. In 1898, he published the open letter J'Accuse...!, courageously defending Alfred Dreyfus, a Jewish French army officer who had been wrongly convicted of treason. The letter exposed judicial injustice and anti-Semitism, leading to Zola's prosecution and temporary exile in England. His actions played a crucial role in bringing renewed attention to the case and advancing the cause of justice.
+Émile Zola died in Paris in 1902, leaving behind an extraordinary literary and moral legacy. Today, he is remembered as a master novelist, an advocate for truth and justice, and a writer whose commitment to realism, social reform, and human dignity continues to inspire readers and scholars around the world.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/ac7cb90b-3eae-4428-90ba-30108df77329.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069174</t>
   </si>
   <si>
-    <t>Discover Therese Raquin by Emile Zola. This book is published by General Press in eBook format, ISBN 9789354995835, ASIN B0BWDR8NDN, under Literature and Fiction.</t>
+    <t>Discover Therese Raquin by Emile Zola. This book is published by General Press in eBook format, ISBN 9789354995835, ASIN B0BWDR8NDN, under Literature and Fiction, Psychological Thrillers, Literary Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789354995835</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>