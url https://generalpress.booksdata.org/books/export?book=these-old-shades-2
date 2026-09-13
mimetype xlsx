--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,73 +134,87 @@
   <si>
     <t>These Old Shades</t>
   </si>
   <si>
     <t>Georgette Heyer</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>935499525X</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Literature &amp; Fiction</t>
-[...5 lines deleted...]
-    <t>FIC027050, FIC004000</t>
+    <t>Romance</t>
+  </si>
+  <si>
+    <t>Historical Romance</t>
+  </si>
+  <si>
+    <t>Historical Fiction</t>
+  </si>
+  <si>
+    <t>FIC027050, FIC004000, FIC027070</t>
   </si>
   <si>
     <t>2022-12-15 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>First published in 1926, ‘These Old Shades’ is a Georgian romance novel by Georgette Heyer, an English novelist and short-story writer, in both the regency romance and detective fiction genres. It is considered to be the work that established Georgette Heyer’s career and helped direct her into becoming the Queen of Regency Romance. 
-[...2 lines deleted...]
-—Georgette Heyer, These Old Shades</t>
+    <t>Georgette Heyer’s "These Old Shades" is a captivating Georgian romance that explores the redemptive power of unexpected love. At the center of the tale is Justin Alastair, the notorious Duke of Avon. Known to society as 'Satanas', the Duke is a cynical, calculating aristocrat who seems completely devoid of warmth. His life takes an unexpected turn in Paris when he stumbles upon a fiercely spirited, abused young tavern boy—who is, in reality, a teenage girl named Léonie.
+Recognizing Léonie’s striking resemblance to his bitterest enemy, the Comte de Saint-Vire, the Duke impulsively buys her, intending to use the girl as a pawn in a long-awaited scheme of revenge. However, what begins as a cold act of vengeance slowly transforms into a deeply human journey of emotional awakening. Léonie, who possesses a fiery temper and an entirely innocent, unwavering devotion to her rescuer, refuses to remain a mere instrument of malice.
+As the Duke introduces her to polite society and plots the ruin of her corrupt family, Léonie’s unconditional love begins to pierce his icy armor. Heyer writes with brilliant lucidity and charm, crafting a world where wit and elegance mask deep emotional vulnerabilities. Ultimately, the novel transcends its revenge plot to become a moving story of salvation. It shows how even the most hardened, worldly heart can be softened by genuine affection, making These Old Shades a deeply satisfying tale of transformation and enduring grace.</t>
   </si>
   <si>
     <t>Georgette Heyer was a prolific historical romance and detective fiction novelist. Her writing career began in 1921, when she turned a story for her younger brother into the novel The Black Moth. In 1925 she married George Ronald Rougier, a mining engineer. Rougier later became a barrister and he often provided basic plot outlines for her thrillers. Beginning in 1932, Heyer released one romance novel and one thriller each year. Heyer was an intensely private person who remained a best selling author all her life without the aid of publicity. She made no appearances, never gave an interview and only answered fan letters herself if they made an interesting historical point. She wrote one novel using the pseudonym Stella Martin.
 Her Georgian and Regencies romances were inspired by Jane Austen. While some critics thought her novels were too detailed, others considered the level of detail to be Heyer's greatest asset. Heyer remains a popular and much-loved author, known for essentially establishing the historical romance genre and its subgenre Regency romance.</t>
+  </si>
+  <si>
+    <t>Set in the glittering yet treacherous world of the mid-eighteenth century, Georgette Heyer’s "These Old Shades" is a quintessential Georgian romance that masterfully blends intrigue, revenge, and an unlikely love story. The narrative centers around Justin Alastair, the Duke of Avon, a man whose notorious reputation has earned him the ominous moniker "Satanas." Wealthy, cynical, and utterly bored with the superficiality of high society, Avon is a quintessential anti-hero. He stalks through the opulent salons of Paris and London with a cold detachment, feared by men and pursued by women, yet harboring a deep-seated weariness of his own existence. His life lacks purpose beyond his own amusement, until a fateful encounter in the dark, cobblestone alleys of Paris sets in motion a plot that will change his life forever.
+The story truly begins when the Duke intervenes in a brutal street altercation. He stumbles upon a slight, ragged youth fleeing from a vicious beating at the hands of a coarse tavern keeper, who claims to be the boy's brother. Amused by the fiery spirit of the urchin and driven by a whimsical impulse, Avon effectively purchases the boy, Léon, to serve as his personal page. It is an act that seems born of sheer capriciousness, a temporary distraction for a bored nobleman. However, beneath Avon’s languid exterior lies a razor-sharp intellect, and he quickly observes things about his new servant that hint at a much more complex reality than a simple tale of a runaway street waif.
+It does not take long for the astute Duke to deduce the truth: his new page boy is, in fact, a young woman in disguise. Her name is Léonie, and she is a creature of wild, untamed innocence, possessing a fierce loyalty that quickly attaches itself to her rescuer, whom she affectionately dubs her "Monseigneur." But Avon’s interest in Léonie is not merely protective or romantic. He notices her striking, almost uncanny resemblance to his most bitter and lifelong enemy, the Comte de Saint-Vire. The physical similarities are too pronounced to be a mere coincidence, and the wheels of Avon’s machiavellian mind begin to turn as he senses the opportunity for the ultimate revenge against the man who once deeply wronged him.
+The feud between the Duke of Avon and the Comte de Saint-Vire is a dark and poisoned history, involving a tainted duel and long-held grievances that Avon has never forgotten nor forgiven. Upon investigating Léonie's background, Avon begins to piece together a scandalous family secret. He suspects that Léonie is actually the legitimate daughter of the Comte. According to Avon's deductions, the Comte's ambitious wife, desperate to provide her husband with a male heir to secure their fortune and status, swapped her newborn daughter for a boy—the very peasant who had been brutally beating Léonie in the streets. Recognizing the devastating power of this secret, Avon decides to cultivate Léonie, molding her into the perfect weapon to orchestrate the complete ruin of the house of Saint-Vire.
+To execute his grand design, Avon removes Léonie from the grimy streets of Paris and immerses her in the opulent, highly structured world of the English aristocracy. He brings her to his lavish estates, determined to transform the wild, swearing street urchin into a refined lady of quality. This transition provides a rich vein of humor and character development, as Léonie’s fiery, unfiltered nature constantly clashes with the rigid expectations of eighteenth-century high society. Despite her rough edges, her innate grace and unshakeable devotion to Avon begin to shine through. She views the world through a lens of absolute loyalty to the man who saved her, entirely unaware that she is the central pawn in his elaborate game of vengeance.
+As Léonie’s education progresses, Avon enlists the help of his thoroughly scandalized but ultimately supportive family, including his sister, Lady Fanny, and his charming, easygoing brother, Lord Rupert. They are bewildered by the Duke’s sudden ward, yet they find themselves captivated by her vivacity and genuine heart. Léonie’s introduction to London society is a tightrope walk of hidden identities and near-disasters, managed only by Avon’s formidable presence and ruthless control over his social sphere. Through it all, a profound shift begins to occur in the dynamic between the Duke and his ward. The cold, calculating master manipulator finds his icy exterior melting in the warmth of Léonie’s absolute, uncomplicated adoration.
+The blossoming romance between Justin and Léonie is fraught with internal conflict, primarily on the part of the Duke. Avon is acutely aware of the vast differences between them: the significant gap in their ages, his worldly, jaded past, and her pure, untouched innocence. He genuinely believes that his soul is too stained, his reputation too dark, to ever truly deserve her. He tries to maintain a distance, viewing himself as her guardian and the architect of her restoration, rather than a suitor. Léonie, however, possesses a stubborn clarity of heart. She sees past the terrifying facade of "Satanas" to the deeply protective and honorable man beneath, refusing to be pushed away and making her romantic intentions toward her Monseigneur fiercely known.
+The narrative hurtles toward a gripping climax when Avon finally springs his long-awaited trap. He returns to Paris with Léonie, gathering an inescapable web of evidence and reliable witnesses to confront the Comte de Saint-Vire and his deceitful wife. In a masterful display of psychological warfare and social maneuvering, Avon orchestrates a public confrontation that forces the truth into the light. He meticulously unravels the decades-old conspiracy, proving beyond a shadow of a doubt that the boy currently parading as the Comte’s heir is a peasant imposter, and that the beautiful young woman standing beside the Duke of Avon is the true, legitimate daughter of the Saint-Vire bloodline.
+With the Comte utterly humiliated and his legacy destroyed, Avon’s thirst for vengeance is finally quenched. However, the victory tastes hollow in the face of his overwhelming love for Léonie. Having restored her to her rightful place as a wealthy and titled heiress, Avon attempts to do what he believes is the only honorable thing left: he prepares to walk away. He intends to leave Léonie in Paris to enjoy her newfound status, wealth, and the prospect of a brilliant marriage to someone of her own age and unblemished reputation. He tries to sever the ties between them, sacrificing his own happiness to protect her from the enduring scandal of being associated with the notorious Duke of Avon.
+Fortunately for the Duke, Léonie is not a woman to be gently cast aside for the sake of noble martyrdom. In a passionate and triumphant conclusion, she vehemently rejects his attempt to leave her behind. Léonie makes it abundantly clear that titles, wealth, and societal approval are completely meaningless to her without the man she loves. She confronts Avon, tearing down the last of his defenses and forcing him to accept that he is worthy of her devotion. Overcome by her fierce, unwavering love, the cynical Duke finally surrenders his heart. The novel closes on a deeply satisfying note, sealing the union of two perfectly matched souls and solidifying These Old Shades as a timeless classic of the historical romance genre.</t>
   </si>
   <si>
     <t>Chapter 1 : His Grace of Avon Buys a Soul
 A gentleman was strolling down a side street in Paris, on his way back from the house of one Madame de Verchoureux. He walked mincingly, for the red heels of his shoes were very high. A long purple cloak, rose-lined, hung from his shoulders and was allowed to fall carelessly back from his dress, revealing a full-skirted coat of purple satin, heavily laced with gold; a waistcoat of flowered silk; faultless small clothes; and a lavish sprinkling of jewels on his cravat and breast. A three-cornered hat, point-edged, was set upon his powdered wig, and in his hand he carried a long beribboned cane. It was little enough protection against footpads, and although a light dress sword hung at the gentleman’s side its hilt was lost in the folds of his cloak, not quickly to be found. At this late hour, and in this deserted street, it was the height of foolhardiness to walk unattended and flaunting jewels, but the gentleman seemed unaware of his recklessness. He proceeded languidly on his way, glancing neither to left nor to right, apparently heedless of possible danger.
 But as he walked down the street, idly twirling his cane, a body hurled itself upon him, shot like a cannon-ball from a dark alley that yawned to the right of the magnificent gentleman. The figure clutched at the elegant cloak, cried out in a startled voice, and tried to regain his balance.
 His Grace of Avon swirled about, gripping his assailant’s wrists and bearing them downwards with a merciless strength belied by his foppish appearance. His victim gave a whimper of pain and sank quivering to his knees.
 ‘M’sieur! Ah, let me go! I did not mean – I did not know – I would not – Ah, m’sieur, let me go!’
 His Grace bent over the boy, standing a little to one side so that the light of an adjacent street lamp fell on that white agonized countenance. Great violet-blue eyes gazed wildly up at him, terror in their depths.
 ‘Surely you are a little young for this game?’ drawled the Duke. ‘Or did you think to take me unawares?’
 The boy flushed, and his eyes grew dark with indignation.
 ‘I did not seek to rob you! Indeed, indeed I did not! I – I was running away! I – oh, m’sieur, let me go!’
 ‘In good time, my child. From what were you running, may I ask? From another victim?’
 ‘No! Oh, please let me go! You – you do not understand! He will have started in pursuit! Ah, please, please, milor’!’
 The Duke’s curious, heavy-lidded eyes never wavered from the boy’s face. They had widened suddenly, and become intent.
 ‘And who, child, is “he”?’
 ‘My – my brother. Oh, please—’
 Round the corner of the alley came a man, full-tilt. At sight of Avon he checked. The boy shuddered, and now clung to Avon’s arm.
 ‘Ah!’ exploded the newcomer. ‘Now, by God, if the whelp has sought to rob you, milor’, he shall pay for it! You scoundrel! Ungrateful brat! You shall be sorry, I promise you! Milor’, a thousand apologies! The lad is my young brother. I was beating him for his laziness when he slipped from me—’
 The Duke raised a scented handkerchief to his thin nostrils.
 ‘Keep your distance, fellow,’ he said haughtily. ‘Doubtless beating is good for the young.’
 The boy shrank closer to him. He made no attempt to escape, but his hands twitched convulsively. Once again the Duke’s strange eyes ran over him, resting for a moment on the copper-red curls that were cut short and ruffled into wild disorder.
 ‘As I remarked, beating is good for the young. Your brother, you said?’ He glanced now at the swarthy, coarse-featured young man.
 ‘Yes, noble sir, my brother. I have cared for him since our parents died, and he repays me with ingratitude. He is a curse, noble sir, a curse!’
 The Duke seemed to reflect.
 ‘How old is he, fellow?’
@@ -373,162 +387,63 @@
 ‘Is that meant for an insult?’ he said quietly.
 Justin paused, his hand on the door-knob.
 ‘Strange to say it was not. But by all means call me out.’
 Hugh laughed suddenly.
 ‘Oh, go to bed, Justin! You are quite impossible!’
 ‘So you have often told me. Good night, my dear.’ He went out, but before he had shut the door bethought himself of something, and looked back, smiling. ‘A propos, Hugh, I have got a soul. It has just had a bath, and is now asleep.’
 ‘God help it!’ Hugh said gravely.
 ‘I am not sure of my cue. Do I say amen, or retire cursing?’ His eyes mocked but the smile in them was not unpleasant. He did not wait for an answer, but shut the door, and went slowly up to bed.
 Chapter 2 : Introducing the Comte de Saint-Vire
 Shortly after noon on the following day Avon sent for his page. Léon came promptly, and knelt to kiss the Duke’s hand. Walker had obeyed his master’s commands implicitly, and in place of the shabby, grimy child of the evening before was a scrupulously neat boy, whose red curls had been swept severely back from his brow, and whose slim person was clad in plain black raiment, with a starched muslin cravat about his neck.
 Avon surveyed him for a moment.
 ‘Yes. You may rise, Léon. I am going to ask you some questions. I desire you will answer them truthfully. You understand?’
 Léon put his hands behind him.
 ‘Yes, Monseigneur.’
 ‘You may first tell me how you come to know my language.’
 Léon shot him a surprised glance.
 ‘Monseigneur?’
 ‘Pray do not be guileless. I dislike fools.’
 ‘Yes, Monseigneur. I was only surprised that you knew. It was at the inn, you see.’
 ‘I do not think I am obtuse,’ said Avon coldly, ‘but I see naught.’
 ‘Pardon, Monseigneur. Jean keeps an inn, and very often English travellers come. Not – not noble English, of course.’
 ‘I see. Now you may relate your history. Begin with your name.’
 ‘I am Léon Bonnard, Monseigneur. My mother was the Mère Bonnard, and my father—’
 ‘– was the Père Bonnard. It is not inconceivable. Where were you born, and when did your worthy parents die?’
 ‘I – I do not know where I was born, Monseigneur. It was not in Anjou, I think.’
-‘That is of course interesting,’ remarked the Duke. ‘Spare me a list of the places where you were not born, I beg of you.’
-[...98 lines deleted...]
-Davenant compressed his lips, and swung out of the door. Nonchalantly his Grace followed.</t>
+‘That is of course interesting,’ remarked the Duke. ‘Spare me a list of the places where you were not born, I beg of you.’</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/465b6d3b-3c04-4a21-b838-aa0707b5e674.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068183</t>
   </si>
   <si>
-    <t>Discover These Old Shades by Georgette Heyer. This book is published by General Press in Paperback format, ISBN 9789354995255, ASIN 935499525X, under Literature and Fiction, Classics.</t>
+    <t>Discover These Old Shades by Georgette Heyer. This book is published by General Press in Paperback format, ISBN 9789354995255, ASIN 935499525X, under Romance, Historical Romance, Historical Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -1049,86 +964,90 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>376</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>475.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>47</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>