--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,66 +137,81 @@
   <si>
     <t>Napoleon Hill</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
     <t>Business &amp; Money</t>
   </si>
   <si>
+    <t>Success Self-Help</t>
+  </si>
+  <si>
     <t>SEL027000, SEL007000, SEL031000</t>
   </si>
   <si>
     <t>2016-05-09 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>Think and Grow Rich' is the world's most widely acclaimed motivational book on success ever published. It became the must-have bible of prosperity and success for millions of readers since its initial publication in 1937.
-[...1 lines deleted...]
-This book has changed countless lives and it can change yours! Unlike many of the other editions in the market today, this edition is complete and unabridged!</t>
+    <t>Napoleon Hill’s "Think and Grow Rich" is far more than a traditional manual for financial accumulation; it is a profound, deeply humane exploration of human potential and the immense power of the mind. Written in 1937 after Hill spent two decades studying some of the most successful individuals of his era, the book strips away the illusion that wealth and achievement are merely products of luck or privilege. Instead, he proposes a radically empowering, accessible truth: everything begins with a single, burning desire.
+With striking lucidity, Hill guides the reader through a transformative internal journey. He argues that the greatest barriers to our success are not external circumstances, but our own paralyzing fears and deeply ingrained self-doubts. Through concepts like faith, autosuggestion, and the power of a "Master Mind" group, he teaches us how to gently but firmly reshape our subconscious beliefs. He reassures us that failure is never a permanent destination, but simply a harsh, temporary teacher guiding us toward a better path.
+Ultimately, 'Think and Grow Rich' transcends its title. It is not just about amassing money; it is an empathetic blueprint for a richer, more purposeful life in every sense. Hill’s timeless masterpiece gently reminds us that true wealth is a state of mind, encouraging us to recognize that within our own thoughts lies the quiet, miraculous capacity to forge our own destiny.</t>
   </si>
   <si>
     <t>Napoleon Hill was an American author in the area of the new thought movement who was one of the earliest producers of the modern genre of personal-success literature. He is widely considered to be one of the great writers on success. His teachings have gone on to influence entire generations of success seekers, setting the standard for the foundations of today's motivational thinking. His most famous work—'Think and Grow Rich' (1937), is one of the best-selling books of all time (at the time of Hill's death in 1970, Think and Grow Rich had sold 20 million copies). Hill's works examined the power of personal beliefs, and the role they play in personal success. He became an advisor to President Franklin D. Roosevelt from 1933 to 1936.
 "What the mind of man can conceive and believe, it can achieve" is one of Hill's hallmark expressions. How achievement actually occurs, and a formula for it that puts success in reach of the average person, were the focal points of Hill's books.</t>
+  </si>
+  <si>
+    <t>Napoleon Hill's "Think and Grow Rich" is one of the most influential personal development and success books ever written. Based on more than two decades of research and interviews with hundreds of successful individuals, including business leaders, inventors, and entrepreneurs, the book argues that wealth and achievement begin with the power of thought. Hill believes that success is not reserved for a fortunate few but is available to anyone who develops the right mindset, clear goals, and disciplined habits. Rather than offering shortcuts to riches, the book presents a practical philosophy that combines positive thinking, persistent effort, self-belief, and purposeful action. Its lessons extend beyond financial success and encourage readers to build a meaningful and fulfilling life.
+The journey begins with Hill's central idea that every great achievement starts with a burning desire. According to him, wishing for success is not enough; a person must have a definite purpose backed by an intense determination to achieve it. Hill explains that many successful people transformed ordinary dreams into extraordinary realities because they refused to give up when faced with setbacks. He encourages readers to define exactly what they want, decide what they are willing to give in return, set a clear deadline, and repeatedly remind themselves of their goals. This process strengthens commitment and transforms vague hopes into focused ambitions. Desire, when supported by unwavering determination, becomes the driving force behind lasting success.
+Hill then explores the importance of faith and the remarkable influence of the subconscious mind. He explains that repeated positive thoughts eventually become deeply rooted beliefs that shape actions and outcomes. Through affirmations, visualization, and self-confidence, individuals can replace fear and doubt with optimism and determination. Hill argues that people often underestimate the power of their own minds, allowing negative thinking to limit their potential. By consciously feeding the mind with constructive ideas and confident expectations, they gradually build the courage needed to pursue difficult goals. Faith, in Hill's philosophy, is not merely religious belief but a powerful mental attitude that encourages persistence even when success seems distant.
+Another major lesson in the book is the role of specialized knowledge and continuous learning. Hill points out that general education alone rarely guarantees wealth or achievement. Instead, successful individuals seek practical knowledge that helps them solve problems, create value, and adapt to changing circumstances. Equally important is imagination, which allows people to transform knowledge into innovative ideas and opportunities. Hill distinguishes between synthetic imagination, which combines existing ideas in new ways, and creative imagination, which produces original insights. He believes that many successful businesses and inventions began as simple ideas in someone's mind before being developed through planning, experimentation, and consistent effort.
+The book also highlights the importance of organized planning and decisive action. Hill explains that dreams remain unrealized unless they are supported by detailed plans and persistent execution. Even the best plans may fail at first, but failure should be viewed as a temporary setback rather than a final defeat. He advises readers to revise their strategies, learn from mistakes, and continue moving forward instead of abandoning their goals. Alongside planning, Hill stresses the value of making decisions quickly and confidently. He observes that successful people usually decide based on careful thought and remain committed to their choices, while unsuccessful individuals often hesitate, constantly change direction, and allow the opinions of others to weaken their confidence.
+Persistence is presented as one of the defining qualities of every successful person. Hill argues that talent, intelligence, and opportunity mean little without the determination to continue despite repeated failures. He reminds readers that many famous inventors, entrepreneurs, and leaders experienced numerous disappointments before achieving lasting success. Temporary defeat should never be mistaken for permanent failure. Every obstacle contains valuable lessons that strengthen character and improve future decisions. Hill encourages readers to develop habits of discipline, patience, and resilience so that challenges become stepping stones rather than barriers. Those who refuse to surrender are far more likely to achieve their ambitions than those who quit at the first sign of difficulty.
+One of the book's most memorable concepts is the idea of the "Master Mind." Hill believes that individuals achieve far greater success when they surround themselves with supportive, knowledgeable, and trustworthy people who share common goals. By working together, exchanging ideas, and encouraging one another, a group can generate solutions and opportunities that no single person could create alone. Hill emphasizes the importance of choosing associates carefully, maintaining harmonious relationships, and learning from mentors who possess experience and wisdom. Success, he argues, is rarely the result of isolated effort; it is often built through collaboration, mutual respect, and the collective strength of motivated individuals.
+Hill also discusses the influence of emotions, habits, and personal discipline on long-term achievement. He encourages readers to master fear, doubt, procrastination, and negative thinking, which silently prevent many people from reaching their potential. Instead, individuals should cultivate enthusiasm, confidence, self-control, and a positive attitude. One of the more distinctive ideas in the book is the concept of transforming powerful human emotions and desires into creative energy that can be directed toward productive work and meaningful accomplishments. Hill believes that when emotional energy is guided wisely rather than wasted, it becomes a powerful source of motivation, creativity, and personal growth.
+Throughout the book, Hill repeatedly reminds readers that success is not determined solely by external circumstances but by the attitudes and choices they make every day. Wealth, in his philosophy, is the natural outcome of disciplined thinking, intelligent planning, continuous learning, and unwavering persistence. While financial prosperity is an important theme, Hill also emphasizes personal integrity, service to others, and the development of character. He argues that genuine success includes confidence, peace of mind, fulfilling relationships, and the satisfaction of achieving worthwhile goals. These qualities cannot be purchased; they must be earned through consistent effort and purposeful living.
+In the end, 'Think and Grow Rich' remains a timeless guide to personal achievement because its principles extend far beyond business and money. Napoleon Hill challenges readers to take responsibility for their thoughts, develop a clear vision for their future, and pursue their dreams with determination and resilience. His message is ultimately one of empowerment: every individual possesses untapped potential that can be unlocked through disciplined thinking, positive habits, and persistent action. Although the world has changed dramatically since the book was first published, its emphasis on self-belief, lifelong learning, focused effort, and the power of the human mind continues to inspire millions of readers seeking success in every area of life.</t>
   </si>
   <si>
     <t>Chapter 1 : Introduction
 The man who “Thought” his way into partnership with Thomas A. Edison
 TRULY, “thoughts are things,” and powerful things at that, when they are mixed with definiteness of purpose, persistence, and a BURNING DESIRE for their translation into riches, or other material objects.
 A little more than thirty years ago, Edwin C. Barnes discovered how true it is that men really do THINK AND GROW RICH. His discovery did not come about at one sitting. It came little by little, beginning with a BURNING DESIRE to become a business associate of the great Edison.
 One of the chief characteristics of Barnes’ Desire was that it was definite. He wanted to work with Edison, not for him. Observe, carefully, the description of how he went about translating his DESIRE into reality, and you will have a better understanding of the thirteen principles which lead to riches.
 When this DESIRE, or impulse of thought, first flashed into his mind he was in no position to act upon it. Two difficulties stood in his way. He did not know Mr. Edison, and he did not have enough money to pay his railroad fare to Orange, New Jersey.
 These difficulties were sufficient to have discouraged the majority of men from making any attempt to carry out the desire. But his was no ordinary desire! He was so determined to find a way to carry out his desire that he finally decided to travel by “blind baggage,” rather than be defeated. (To the uninitiated, this means that he went to East Orange on a freight train).
 He presented himself at Mr. Edison’s laboratory, and announced he had come to go into business with the inventor. In speaking of the first meeting between Barnes and Edison, years later, Mr. Edison said, “He stood there before me, looking like an ordinary tramp, but there was something in the expression of his face which conveyed the impression that he was determined to get what he had come after. I had learned, from years of experience with men, that when a man really DESIRES a thing so deeply that he is willing to stake his entire future on a single turn of the wheel in order to get it, he is sure to win. I gave him the opportunity he asked for, because I saw he had made up his mind to stand by until he succeeded. Subsequent events proved that no mistake was made.”
 Just what young Barnes said to Mr. Edison on that occasion was far less important than that which he thought. Edison, himself, said so! It could not have been the young man’s appearance which got him his start in the Edison office, for that was definitely against him. It was what he THOUGHT that counted.
 If the significance of this statement could be conveyed to every person who reads it, there would be no need for the remainder of this book.
 Barnes did not get his partnership with Edison on his first interview. He did get a chance to work in the Edison offices, at a very nominal wage, doing work that was unimportant to Edison, but most important to Barnes, because it gave him an opportunity to display his “merchandise” where his intended “partner” could see it.
 Months went by. Apparently nothing happened to bring the coveted goal which Barnes had set up in his mind as his DEFINITE MAJOR PURPOSE. But something important was happening in Barnes’ mind. He was constantly intensifying his DESIRE to become the business associate of Edison.
 Psychologists have correctly said that “when one is truly ready for a thing, it puts in its appearance.”
 Barnes was ready for a business association with Edison, moreover, he was DETERMINED TO REMAIN READY UNTIL HE GOT THAT WHICH HE WAS SEEKING.
 He did not say to himself, “Ah well, what’s the use? I guess I’ll change my mind and try for a salesman’s job.” But, he did say, “I came here to go into business with Edison, and I’ll accomplish this end if it takes the remainder of my life.” He meant it! What a different story men would have to tell if only they would adopt a DEFINITE PURPOSE, and stand by that purpose until it had time to become an all-consuming obsession!
 Maybe young Barnes did not know it at the time, but his bulldog determination, his persistence in standing back of a single DESIRE, was destined to mow down all opposition, and bring him the opportunity he was seeking.
 When the opportunity came, it appeared in a different form, and from a different direction than Barnes had expected. That is one of the tricks of opportunity. It has a sly habit of slipping in by the back door, and often it comes disguised in the form of misfortune, or temporary defeat. Perhaps this is why so many fail to recognize opportunity.
 Mr. Edison had just perfected a new office device, known at that time, as the Edison Dictating Machine (now the Ediphone). His salesmen were not enthusiastic over the machine. They did not believe it could be sold without great effort. Barnes saw his opportunity. It had crawled in quietly, hidden in a queer looking machine which interested no one but Barnes and the inventor.
 Barnes knew he could sell the Edison Dictating Machine. He suggested this to Edison, and promptly got his chance. He did sell the machine. In fact, he sold it so successfully that Edison gave him a contract to distribute and market it all over the nation. Out of that business association grew the slogan, “Made by Edison and installed by Barnes.”
 The business alliance has been in operation for more than thirty years. Out of it Barnes has made himself rich in money, but he has done something infinitely greater, he has proved that one really may “Think and Grow Rich.”
 How much actual cash that original DESIRE of Barnes’ has been worth to him, I have no way of knowing. Perhaps it has brought him two or three million dollars, but the amount, whatever it is, becomes insignificant when compared with the greater asset he acquired in the form of definite knowledge that an intangible impulse of thought can be transmuted into its physical counterpart by the application of known principles.
 Barnes literally thought himself into a partnership with the great Edison! He thought himself into a fortune. He had nothing to start with, except the capacity to KNOW WHAT HE WANTED, AND THE DETERMINATION TO STAND BY THAT DESIRE UNTIL HE REALIZED IT.
 He had no money to begin with. He had but little education. He had no influence. But he did have initiative, faith, and the will to win. With these intangible forces he made himself number one man with the greatest inventor who ever lived.
@@ -224,109 +239,63 @@
 The uncle dropped a sack of grain he was about to pour into the mill hopper, picked up a barrel stave, and started toward the child with an expression on his face that indicated trouble.
 Darby held his breath. He was certain he was about to witness a murder. He knew his uncle had a fierce temper. He knew that colored children were not supposed to defy white people in that part of the country.
 When the uncle reached the spot where the child was standing, she quickly stepped forward one step, looked up into his eyes, and screamed at the top of her shrill voice, “MY MAMMY’S GOTTA HAVE THAT FIFTY CENTS!”
 The uncle stopped, looked at her for a minute, then slowly laid the barrel stave on the floor, put his hand in his pocket, took out half a dollar, and gave it to her.
 The child took the money and slowly backed toward the door, never taking her eyes off the man whom she had just conquered. After she had gone, the uncle sat down on a box and looked out the window into space for more than ten minutes. He was pondering, with awe, over the whipping he had just taken.
 Mr. Darby, too, was doing some thinking. That was the first time in all his experience that he had seen a colored child deliberately master an adult white person. How did she do it? What happened to his uncle that caused him to lose his fierceness and become as docile as a lamb? What strange power did this child use that made her master over her superior? These and other similar questions flashed into Darby’s mind, but he did not find the answer until years later, when he told me the story.
 Strangely, the story of this unusual experience was told to the author in the old mill, on the very spot where the uncle took his whipping. Strangely, too, I had devoted nearly a quarter of a century to the study of the power which enabled an ignorant, illiterate colored child to conquer an intelligent man.
 As we stood there in that musty old mill, Mr. Darby repeated the story of the unusual conquest, and finished by asking, “What can you make of it? What strange power did that child use, that so completely whipped my uncle?”
 The answer to his question will be found in the principles described in this book. The answer is full and complete. It contains details and instructions sufficient to enable anyone to understand, and apply the same force which the little child accidentally stumbled upon.
 Keep your mind alert, and you will observe exactly what strange power came to the rescue of the child, you will catch a glimpse of this power in the next chapter. Somewhere in the book you will find an idea that will quicken your receptive powers, and place at your command, for your own benefit, this same irresistible power. The awareness of this power may come to you in the first chapter, or it may flash into your mind in some subsequent chapter. It may come in the form of a single idea. Or, it may come in the nature of a plan, or a purpose. Again, it may cause you to go back into your past experiences of failure or defeat, and bring to the surface some lesson by which you can regain all that you lost through defeat.
 After I had described to Mr. Darby the power unwittingly used by the little colored child, he quickly retraced his thirty years of experience as a life insurance salesman, and frankly acknowledged that his success in that field was due, in no small degree, to the lesson he had learned from the child.
 Mr. Darby pointed out: “every time a prospect tried to bow me out, without buying, I saw that child standing there in the old mill, her big eyes glaring in defiance, and I said to myself, ‘I’ve gotta make this sale. ‘ The better portion of all sales I have made, were made after people had said ‘NO’.”
 He recalled, too, his mistake in having stopped only three feet from gold, “but,” he said, “that experience was a blessing in disguise. It taught me to keep on keeping on, no matter how hard the going may be, a lesson I needed to learn before I could succeed in anything.”
 This story of Mr. Darby and his uncle, the colored child and the gold mine, doubtless will be read by hundreds of men who make their living by selling life insurance, and to all of these, the author wishes to offer the suggestion that Darby owes to these two experiences his ability to sell more than a million dollars of life insurance every year.
 Life is strange, and often imponderable! Both the successes and the failures have their roots in simple experiences. Mr. Darby’s experiences were commonplace and simple enough, yet they held the answer to his destiny in life, therefore they were as important (to him) as life itself. He profited by these two dramatic experiences, because he analyzed them, and found the lesson they taught. But what of the man who has neither the time, nor the inclination to study failure in search of knowledge that may lead to success? Where, and how is he to learn the art of converting defeat into stepping stones to opportunity?
 In answer to these questions, this book was written. The answer called for a description of thirteen principles, but remember, as you read, the answer you may be seeking, to the questions which have caused you to ponder over the strangeness of life, may be found in your own mind, through some idea, plan, or purpose which may spring into your mind as you read.
 One sound idea is all that one needs to achieve success. The principles described in this book, contain the best, and the most practical of all that is known, concerning ways and means of creating useful ideas.
 Before we go any further in our approach to the description of these principles, we believe you are entitled to receive this important suggestion... WHEN RICHES BEGIN TO COME THEY COME SO QUICKLY, IN SUCH GREAT ABUNDANCE, THAT ONE WONDERS WHERE THEY HAVE BEEN HIDING DURING ALL THOSE LEAN YEARS. This is an astounding statement, and all the more so, when we take into consideration the popular belief, that riches come only to those who work hard and long.
 When you begin to THINK AND GROW RICH, you will observe that riches begin with a state of mind, with definiteness of purpose, with little or no hard work. You, and every other person, ought to be interested in knowing how to acquire that state of mind which will attract riches. I spent twenty-five years in research, analyzing more than 25,000 people, because I, too, wanted to know how wealthy men become that way.
 Without that research, this book could not have been written.
 Here take notice of a very significant truth, viz:
 The business depression started in 1929, and continued on to an all time record of destruction, until sometime after President Roosevelt entered office. Then the depression began to fade into nothingness. Just as an electrician in a theatre raises the lights so gradually that darkness is transmuted into light before you realize it, so did the spell of fear in the minds of the people gradually fade away and become faith.
 Observe very closely, as soon as you master the principles of this philosophy, and begin to follow the instructions for applying those principles, your financial status will begin to improve, and everything you touch will begin to transmute itself into an asset for your benefit. Impossible? Not at all!
 One of the main weaknesses of mankind is the average man’s familiarity with the word “impossible.” He knows all the rules which will NOT work. He knows all the things which CANNOT be done. This book was written for those who seek the rules which have made others successful, and are willing to stake everything on those rules.
 A great many years ago I purchased a fine dictionary. The first thing I did with it was to turn to the word “impossible,” and neatly clip it out of the book. That would not be an unwise thing for you to do.
-Success comes to those who become SUCCESS CONSCIOUS.
-[...45 lines deleted...]
-“JENNINGS RANDOLPH”</t>
+Success comes to those who become SUCCESS CONSCIOUS.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/678a6bfb-7016-4ef9-a2b3-55283f6e544a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067527</t>
   </si>
   <si>
-    <t>Discover Think and Grow Rich by Napoleon Hill. This book is published by General Press in Paperback format, ISBN 9788180320255, ASIN 8180320251, under Self-Help, Business and Money.</t>
+    <t>Discover Think and Grow Rich by Napoleon Hill. This book is published by General Press in Paperback format, ISBN 9788180320255, ASIN 8180320251, under Self-Help, Business and Money, Success Self-Help.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -847,86 +816,90 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>252</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>345.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>