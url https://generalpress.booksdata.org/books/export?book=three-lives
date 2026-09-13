--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,72 +137,86 @@
   <si>
     <t>Gertrude Stein</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0B6G32NDJ</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
+    <t>Classics</t>
+  </si>
+  <si>
+    <t>Literary Fiction</t>
+  </si>
+  <si>
     <t>FIC029000, FIC084000</t>
   </si>
   <si>
     <t>2022-07-06 00:00:00</t>
   </si>
   <si>
-    <t>‘Three Lives’ (1909) is the first published work of fiction by Gertrude Stein, a legendary author and poet. It is a collection of two short stories and a novella focusing on the bleak existence that faced immigrant and minority women in turn-of-the-century America.
-[...1 lines deleted...]
-The second story, ‘Melanctha’, the longest of the three stories, tells the tale of a girl of mixed race who is dissatisfied with her role in the segregated town of Bridgepoint. 
+    <t>Three Lives (1909) is the first published work of fiction by Gertrude Stein, a legendary author and poet. It is a collection of two short stories and a novella focusing on the bleak existence that faced immigrant and minority women in turn-of-the-century America.
+The first story, ‘The Good Anna’, relates the tale of Anna Federner, a servant in the household of Miss Mathilda, who clashes with four unreliable servants, Lizzie, Molly, Katy, and Sallie.
+The second story, ‘Melanctha’, the longest of the three stories, tells the tale of a girl of mixed race who is dissatisfied with her role in the segregated town of Bridgepoint.
 The third story, ‘The Gentle Lena’, follows the life and death of the titular Lena, a German girl brought to Bridgepoint by a cousin, beginning with her life as a servant girl, followed by her marriage to Herman Kreder, which ultimately leads to a tragic conclusion.</t>
   </si>
   <si>
+    <t>Gertrude Stein (1874–1946) was an American writer, poet, art collector, and one of the most influential figures in modernist literature. Renowned for her bold literary experiments and unconventional use of language, she challenged traditional forms of storytelling and helped redefine twentieth-century literature. Beyond her own writing, Stein played a pivotal role in nurturing a generation of artists and writers whose work transformed modern art and culture.
+Born on February 3, 1874, in Allegheny, Pennsylvania (now part of Pittsburgh), Stein spent part of her childhood in Europe before her family settled in California. She later attended Radcliffe College, where she studied psychology under the philosopher William James. Afterward, she enrolled at Johns Hopkins Medical School but left before completing her degree, realizing that her true passion lay in literature and the arts.
+In 1903, Stein moved to Paris with her brother Leo Stein. Their home at 27 Rue de Fleurus soon became one of the most famous artistic salons in Europe. The Steins collected works by emerging artists such as Pablo Picasso, Henri Matisse, Paul Cézanne, and others long before they achieved widespread recognition. Writers, painters, musicians, and intellectuals regularly gathered there to exchange ideas, making Stein's home a vibrant center of the modernist movement.
+Stein's own literary works broke away from conventional grammar, narrative structure, and style. Books such as Three Lives (1909), Tender Buttons (1914), and The Making of Americans explored repetition, rhythm, and language in innovative ways. While some readers found her writing challenging, others admired her fearless experimentation and originality. Her most widely read work, The Autobiography of Alice B. Toklas (1933), written in the voice of her lifelong companion Alice B. Toklas, offered a witty and engaging portrait of Paris's artistic community and brought Stein international fame.
+Throughout her life, Stein remained committed to encouraging creativity and supporting emerging artists. Her famous phrase, "Lost Generation," became closely associated with the group of American writers living in post-World War I Paris, including Ernest Hemingway and F. Scott Fitzgerald.
+Gertrude Stein passed away on July 27, 1946, in Paris, France. Today, she is remembered as a pioneering literary innovator whose fearless experimentation, intellectual curiosity, and enduring influence continue to shape modern literature, art, and creative thought around the world.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/77f99d9a-9d29-42ca-9744-8bf4bf15f9cc.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068894</t>
   </si>
   <si>
-    <t>Discover Three Lives by Gertrude Stein. This book is published by General Press in eBook format, ISBN 9789354992698, ASIN B0B6G32NDJ, under Literature and Fiction.</t>
+    <t>Discover Three Lives by Gertrude Stein. This book is published by General Press in eBook format, ISBN 9789354992698, ASIN B0B6G32NDJ, under Literature and Fiction, Classics, Literary Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -718,81 +732,87 @@
       <c r="F2" s="2">
         <v>9789354992698</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>