--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,66 +131,92 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Three Men in a Boat</t>
   </si>
   <si>
     <t>Jerome K. Jerome</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07DRS6PF8</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>Children's Books</t>
-[...2 lines deleted...]
-    <t>Children's Classics</t>
+    <t>General Books</t>
+  </si>
+  <si>
+    <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Humorous Fiction</t>
+  </si>
+  <si>
+    <t>Travel Fiction</t>
   </si>
   <si>
     <t>FIC004000, FIC002000, FIC016000</t>
   </si>
   <si>
     <t>2018-06-15 00:00:00</t>
   </si>
   <si>
-    <t>Three Men in a Boat, written by Jerome Klapka Jerome, is a classic comedy novel about a boating journey from Kingston to Oxford on the river Thames. This journey was taken by three men, Jerome, Harris, George, and a dog called Montmorency, to escape from work-related stress due to overwork. During the eventful journey, the three men experience various adventures. The author had initially planned to write a travelogue with some comic elements thrown in here and there. However, the novel is known for its comic overtone. This book, regarded as a classic by the critics, has been translated into many languages. It has also been adapted into movies, plays, radio, and stage shows over the years.</t>
+    <t>Imagine setting out on a peaceful boating holiday only to discover that three grown men, a dog, and a great deal of misplaced confidence are enough to turn a simple trip into a series of comic disasters. 'Three Men in a Boat' by Jerome K. Jerome is a classic humorous travel novel that blends friendship, adventure, everyday mishaps, and sharp observations about human nature into one of the most entertaining journeys in English literature.
+The story follows three friends—J., George, and Harris—who decide that what they really need is a break from the pressures and imagined illnesses of ordinary life. Along with Montmorency, J.'s mischievous fox terrier, they plan a boating trip along the River Thames, traveling from Kingston toward Oxford. Their intention is to enjoy nature, fresh air, relaxation, and each other's company. Unfortunately, their practical abilities rarely match their enthusiasm. From packing far too much luggage to struggling with cooking, rowing, navigation, and setting up camp, almost every stage of the journey becomes an opportunity for something to go hilariously wrong.
+What makes the book memorable is that the journey itself is only part of the entertainment. Jerome fills the narrative with amusing stories, digressions, observations about British life, and wonderfully exaggerated accounts of ordinary frustrations. The three friends constantly complain, argue, misunderstand situations, and compete over who is the most capable, yet their affection for one another remains clear beneath the bickering. Montmorency adds another layer of chaos, behaving less like a well-trained pet and more like a determined fourth traveler with his own agenda.
+Beneath its comedy, 'Three Men in a Boat' is also a gentle reflection on friendship, leisure, modern life, and the human desire to escape routine. Its humor feels remarkably natural because Jerome finds comedy in situations that are familiar to almost everyone: poor planning, stubbornness, embarrassment, unexpected inconvenience, and the belief that things will surely go smoothly this time. The result is a warm, lively classic that remains surprisingly relatable more than a century after it was written. If you enjoy witty travel stories, classic comedy, and unforgettable characters, this chaotic journey along the Thames is one you will want to experience for yourself.</t>
   </si>
   <si>
     <t>Jerome Klapka Jerome is a British playwright, author, and humorist who was born in Walsall, England. Some of his published works include Idle Thoughts of an Idle Fellow, Three Men in a Boat And Three Men on the Bummel, All Roads Lead to Calvary, and Passing of the Third Floor Back, and The Philosopher's Joke. His autobiography is called My Life and Times. Jerome is credited with writing several plays, anthologies, short stories, novels, and essays.</t>
+  </si>
+  <si>
+    <t>Jerome K. Jerome’s Three Men in a Boat is one of those rare books that can make ordinary life feel wonderfully entertaining. First published in 1889, the novel follows three friends—J., George, and Harris—and their dog, Montmorency, as they decide to take a boating holiday along the River Thames. What begins as a simple plan to escape the pressures of everyday life quickly becomes a comic adventure filled with bad planning, arguments, accidents, misunderstandings, uncomfortable nights, awkward meals, and countless small disasters. Yet beneath the humor lies a warm and surprisingly thoughtful portrait of friendship, human weakness, and the pleasures of slowing down.
+The story begins with J., the narrator, examining the various illnesses he believes he has. After reading a medical dictionary, he becomes convinced that he suffers from almost every disease described in it, except housemaid’s knee. His visit to a doctor brings a humorous reality check: the doctor tells him that he does not need medicine but should get rest and fresh air. This leads J. to think about his friends George and Harris, who also seem exhausted and unhealthy. The three decide that a boating trip would be the perfect cure. Their destination is the River Thames, where they plan to travel by boat from Kingston toward Oxford.
+Montmorency, J.’s fox terrier, becomes the fourth member of the expedition and quickly proves to be one of its funniest characters. Although the men imagine themselves as sensible travelers, Montmorency behaves like a creature whose main purpose is to create confusion. He interferes with their preparations, attacks innocent objects, quarrels with other animals, and adds to the general disorder. His presence also strengthens the book’s comic spirit because the dog often behaves more naturally than the supposedly rational human beings.
+The preparations for the journey provide some of the novel’s most memorable humor. The friends decide that they will pack everything themselves, imagining that they can save time and money by avoiding outside help. Almost immediately, their confidence collapses. J. and George pack while Harris watches, and the supposedly simple task becomes an argument about where things belong. At one point, J. accidentally packs objects that are needed later, while other necessary things remain forgotten. The entire episode becomes a comic picture of how easily people can turn a straightforward task into a complicated one.
+When the journey finally begins, the men discover that boating is not nearly as easy as they had imagined. They struggle with rowing, steering, cooking, pitching tents, and handling the boat. Their plans repeatedly collide with reality. Instead of becoming peaceful masters of the river, they become three tired men trying to manage equipment they do not fully understand. Jerome uses these situations to gently mock the human tendency to romanticize activities before actually experiencing them.
+One of the central pleasures of the novel is the way Jerome turns small inconveniences into elaborate comic adventures. Getting into and out of the boat becomes an achievement. Cooking becomes a battle. Putting up a tent becomes an exercise in frustration. Even finding food can produce complications. The famous episode involving the Irish stew is a perfect example. The men throw various leftovers into a pot, hoping to create something edible. They eventually add a number of unusual ingredients, including potatoes, and congratulate themselves when the result turns out better than expected. The episode captures the improvisational spirit of the entire journey.
+Another memorable incident concerns the difficulties of packing and unpacking. The men repeatedly lose things, discover forgotten objects, and become irritated with one another. Their irritation never becomes truly serious, however, because the reader can see that their arguments are part of a comfortable friendship. They know each other’s weaknesses, and their complaints are usually affectionate beneath the surface. Jerome understands that close friendship often involves the freedom to be ridiculous, impatient, and imperfect in front of one another.
+The river itself is an important part of the story. The Thames provides a peaceful backdrop against which the men’s comic failures unfold. Jerome describes the countryside, villages, churches, locks, inns, and stretches of water with genuine affection. The beauty of the landscape contrasts with the chaos created by the travelers. Whenever the men stop arguing long enough to look around, they experience moments of calm and wonder. These passages give the novel a reflective quality and prevent it from becoming merely a collection of jokes.
+Jerome also uses the journey as an opportunity to tell stories from the characters’ pasts. The narrative frequently moves away from the immediate boating trip and into humorous memories and anecdotes. One of the most famous is the story of Uncle Podger trying to hang a picture. What should be a simple household task becomes a complete disaster involving unnecessary tools, confusion, shouted instructions, and a great deal of wasted effort. The story is funny because it recognizes something familiar in ordinary people: the tendency to make simple tasks unnecessarily complicated while insisting that everything is under control.
+The characters themselves are deliberately ordinary. J. is self-conscious and often amused by his own weaknesses. George is more practical in some situations, though he is hardly a model of efficiency. Harris has a strong opinion about almost everything and frequently assumes that he knows the correct way to do things. None of them is a traditional hero. Their appeal comes precisely from their imperfections. They are recognizable people who make mistakes, complain, get tired, become hungry, and misunderstand one another.
+Montmorency adds another dimension to the group. He is energetic, troublesome, and sometimes completely unreasonable, but he is also part of the family. Through him, Jerome humorously suggests that people often imagine themselves as civilized and organized while behaving no better than the animals they criticize.
+Although the novel is primarily comic, it contains a gentle criticism of modern life. The men begin their journey because they feel tired, overworked, and burdened by routine. Their escape onto the river is an attempt to recover a simpler relationship with life. Yet even in nature they carry their habits of impatience, competition, anxiety, and overplanning with them. Jerome seems to suggest that rest is not simply a matter of changing one’s location. A person must also learn how to slow down mentally.
+The friendship among the three men is ultimately the emotional heart of the book. They irritate each other constantly, but they also depend on one another. Their shared disasters become memories that bring them closer. They laugh at one another, but they also laugh at themselves. This self-mockery gives the novel its warmth. Jerome does not portray human beings as foolish in a cruel way; he portrays them as lovable precisely because they are foolish.
+By the end of the journey, the men have not become healthier, wiser, or more organized in any dramatic sense. What they gain is something simpler: a collection of experiences and stories that they can remember together. The trip teaches them that pleasure does not necessarily come from perfect plans or grand achievements. Sometimes it comes from a badly cooked meal, a missed direction, an argument over luggage, or an unexpected moment of beauty along the river.
+Three Men in a Boat remains enduringly funny because it understands ordinary human nature. Jerome K. Jerome sees our impatience, vanity, laziness, anxiety, and tendency to make simple things difficult, but he treats these weaknesses with affection rather than contempt. The novel reminds us that life does not have to go according to plan to be worthwhile. In fact, some of our happiest memories may come from the very experiences that went completely wrong. Through J., George, Harris, and Montmorency, Jerome celebrates friendship, travel, humor, and the simple art of enjoying life as it comes.</t>
   </si>
   <si>
     <t>Chapter 1
 Three invalids.–Sufferings of George and Harris.–A victim to one hundred and seven fatal maladies.–Useful prescriptions.–Cure for liver complaint in children.–We agree that we are overworked, and need rest.–A week on the rolling deep?–George suggests the River.–Montmorency lodges an objection.–Original motion carried by majority of three to one.
 There were four of us–George, and William Samuel Harris, and myself, and Montmorency. We were sitting in my room, smoking, and talking about how bad we were–bad from a medical point of view I mean, of course.
 We were all feeling seedy, and we were getting quite nervous about it. Harris said he felt such extraordinary fits of giddiness come over him at times, that he hardly knew what he was doing; and then George said that he had fits of giddiness too, and hardly knew what he was doing. With me, it was my liver that was out of order. I knew it was my liver that was out of order, because I had just been reading a patent liver-pill circular, in which were detailed the various symptoms by which a man could tell when his liver was out of order. I had them all.
 It is a most extraordinary thing, but I never read a patent medicine advertisement without being impelled to the conclusion that I am suffering from the particular disease therein dealt with in its most virulent from. The diagnosis seems in every case to correspond exactly with all the sensations that I have ever felt.
 I remember going to the British Museum one day to read up the treatment for some slight ailment of which I had a touch–hay fever, I fancy it was. I got down the book, and read all I came to read; and then, in an unthinking moment, I idly turned the leaves, and began to indolently study diseases, generally. I forgot which was the first distemper I plunged into–some fearful, devastating scourge, I know–and, before I had glanced half down the list of “premonitory symptoms,” it was borne in upon me that I had fairly got it.
 I sat for awhile, frozen with horror; and then, in the listlessness of despair, I again turned over the pages. I came to typhoid fever–read the symptoms–discovered that I had typhoid fever, must have had it for months without knowing it–it wondered what else I had got; turned up St. Vitus’s Dance–found, as I expected, that I had that too,–began to get interested in my case, and determined to sift it to the bottom, and so started alphabetically–read up ague, and learnt that I was sickening for it, and that the acute stage would commence in about another fortnight. Bright’s disease, I was relieved to find, I had only in a modified form, and, so far as that was concerned, I might live for years. Cholera I had, with severe complications; and diphtheria I seemed to have been born with. I plodded conscientiously through the twenty-six letters, and the only malady I could conclude I had not got was housemaid’s knee.
 I felt rather hurt about this at first; it seemed somehow to be a sort of slight. Why hadn’t I got housemaid’s knee? Why this invidious reservation? After a while, however, less grasping feelings prevailed. I reflected that I had every other known malady in the pharmacology, and I grew less selfish, and determined to do without housemaid’s knee. Gout, in its most malignant stage, it would appear, had seized me without my being aware of it; and zymosis I had evidently been suffering with from boyhood. There were no more diseases after zymosis, so I concluded there was nothing else the matter with me.
 I sat and pondered. I thought what an interesting case I must be from a medical point of view, what acquisition I should be to a class! Students would have no need to ‘walk the hospitals,” if they had me. I was a hospital in myself. All they need do would be to walk round me, and, after that, take their diploma.
 Then I wondered how long I had to live. I tried to examine myself. I felt my pulse. I could not at first feel any pulse at all. Then, all of a sudden, it seemed to start off. I pulled out my watch and timed it. I made it a hundred and forty-seven to the minute. I tried to feel my heart. I could not feel my heart. It had stopped beating. I have since been induced to come to the opinion that it must have been there all the time, and must have been beating, but I cannot account for it. I patted myself all over my front, from what I call my waist up to my head, and I went a bit round each side, and a little way up the back. But I could not feel or hear anything. I tried to look at my tongue. I stuck it out as far as ever it would go, and I shut one eye, and tried to examine it with the other. I could only see the tip, and the only thing that I could again from that was to feel more certain than before that I had scarlet fever.
 I had walked into that reading-room a happy, healthy man. I crawled out a decrepit wreck.
 I went to my medical man. He is an old chum of mine, and feels my pulse, and looks at my tongue, and talks about the weather, all for nothing, when I fancy I’m ill; so I thought I would do him a good turn by going to him now. “What a doctor wants,” I said, “is practice. He shall have me. He will get more practice out of me than out of seventeen hundred of your ordinary, commonplace patients, with only one or two diseases each.” So I went straight up and saw him, and he said:
 “Well, what’s the matter with you?”
 I said:
 “I will not take up your time, dear boy, with telling you what is the matter with me. Life is brief, and you might pass away before I had finished. But I will tell you what is not the matter with me. I have not got housemaid’s knee. Why I have not got housemaid’s knee, I cannot tell you; but the fact remains that I have not got it. Everything else, however, I have got.”
 And I told him how I came to discover it all.
 Then he opened me and looked down me, and clutched hold of my wrist, and then he hit me over the chest when I wasn’t expecting it–a cowardly thing to do, I call it–and immediately afterwards butted me with the side of his head. After that, he sat down and wrote out a prescription, and folded it up and gave it me, and I put it in my pocket and went out.
 I did not open it. I took it to the nearest chemist’s, and handed it in. The man read it, and then handed it back.
 He said he didn’t keep it.
 I said:
 “You are a chemist?”
 He said:
 “I am a chemist. If I was a co-operative stores and family hotel combined, I might be able to oblige you. Being only a chemist hampers me.”
@@ -236,119 +262,63 @@
 For the next four days he lived a simple and blameless life on thin captain’s biscuits (I mean that the biscuits were thin, not the captain) and soda-water; but, towards Saturday, he got uppish, and went in for weak tea and dry toast, and on Monday he was gorging himself on chicken broth. He left the ship on Tuesday, and as it steamed away from the landing-stage he gazed after it regretfully.
 “There she goes,” he said, “there she goes, with two pounds’ worth of food on board that belongs to me, and that I haven’t had.”
 He said that if they had given him another day he thought he could have put it straight.
 So I set my face against the sea trip. Not, as I explained, upon my own account. I was never queer. But I was afraid for George. George said he should be all right, and would rather like it, but he would advise Harris and me not to think of it, as he felt sure we should both be ill. Harris said that, to himself, it was always a mystery how people managed to get sick at sea–said he thought people must do it on purpose, from affectation–said he had often wished to be, but had never been able.
 Then he told us anecdotes of how he had gone across the Channel when it was so rough that the passengers had to be tied into their berths, and he and the captain were the only two living souls on board who were not ill. Sometimes it was he and the second mate who were not ill; but it was generally he and one other man. If not he and another man, then it was he by himself.
 It is a curious fact, but nobody ever is sea-sick–on land. At sea, you come across plenty of people very bad indeed, whole boat-loads of them; but I never met a man yet, on land, who had ever known at all what it was to be sea-sick. Where the thousands upon thousands of bad sailors that swarm in every ship hide themselves when they are on land is a mystery.
 If most men were like a fellow I saw on the Yarmouth boat one day, I could account for the seeming enigma easily enough. It was just off Southend Pier, I recollect, and he was leaning out through one of the port-holes in a very dangerous position. I went up to him to try and save him.
 “Hi! Come further in,” I said, shaking him by the shoulder. “You’ll be overboard.”
 ‘Oh my! I wish I was,” was the only answer I could get; and there I had to leave him.
 Three weeks afterwards, I met him in the coffee-room of a Bath hotel, talking about his voyages, and explaining, with enthusiasm, how he loved the sea.
 “Good sailor!” he replied in answer to a mild young man’s envious query; “well, I did feel a little queer once, I confess. It was off Cape Horn. The vessel was wrecked the next morning.”
 I said:
 “Weren’t you a little shaky by Southend Pier one day, and wanted to be thrown overboard?”
 “Southend Pier!” he replied, with a puzzled expression.
 “Yes; going down to Yarmouth, last Friday three weeks.”
 “Oh, ah–yes,” he answered, brightening up; “I remember now. I did have a headache that afternoon. It was the pickles, you know. They were the most disgraceful pickles I ever tasted in a respectable boat. Did you have any?”
 For myself, I have discovered an excellent preventive against sea-sickness, in balancing myself. You stand in the centre of the deck, and, as the ship heaves and pitches, you move your body about, so as to keep it always straight. When the front of the ship rises, you lean forward, till the deck almost touches your nose; and when its back end gets up, you lean backwards. This is all very well for an hour or two; but you can’t balance yourself for a week.
 George said:
 “Let’s go up the river.”
 He said we should have fresh air, exercise and quiet; the constant change of scene would occupy our minds (including what there was of Harris’s); and the hard work would give us a good appetite, and make us sleep well.
 Harris said he didn’t think George ought to do anything that would have a tendency to make him sleepier than he always was, as it might be dangerous. He said he didn’t very well understand how George was going to sleep any more than he did now, seeing that there were only twenty-four hours in each day, summer and winter alike; but thought that if he did sleep any more, he might just as well be dead, and so save his board and lodging.
 Harris said, however, that the river would suit him to a “T.” I don’t know what a “T” is (except a sixpenny one, which includes bread-and-butter and cake ad lib., and is cheap at the price, if you haven’t had any dinner). It seems to suit everybody, however, which is greatly to its credit.
 It suited me to a “T” too, and Harris and I both said it was a good idea of George’s; and we said it in a tone that seemed to somehow imply that we were surprised that George should have come out so sensible.
 The only one who was not struck with the suggestion was Montmorency. He never did care for the river, did Montmorency.
 “It’s all very well for you fellows,” he says; “you like it, but I don’t. There’s nothing for me to do. Scenery is not in my line, and I don’t smoke. If I see a rat, you won’t stop; and if I go to sleep, you get fooling about with the boat, and slop me overboard. If you ask me, I call the whole thing bally foolishness.”
-We were three to one, however, and the motion was carried.
-[...55 lines deleted...]
-And then he would take off his coat, and begin. He would send the girl out for sixpen’orth of nails, and then one of the boys after her</t>
+We were three to one, however, and the motion was carried.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/3c2069e1-fe08-4c22-924a-66d3ea6ff895.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068464</t>
   </si>
   <si>
-    <t>Discover Three Men in a Boat by Jerome K. Jerome. This book is published by General Press in eBook format, ISBN 9789387669871, ASIN B07DRS6PF8, under Children's Books, Children's Classics.</t>
+    <t>Discover Three Men in a Boat by Jerome K. Jerome. This book is published by General Press in eBook format, ISBN 9789387669871, ASIN B07DRS6PF8, under Literature and Fiction, Humorous Fiction, Travel Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -864,89 +834,93 @@
       <c r="F2" s="2">
         <v>9789387669871</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>168</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>225.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="P2" s="2"/>
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>