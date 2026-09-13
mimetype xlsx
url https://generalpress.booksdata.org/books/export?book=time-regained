--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,73 +135,86 @@
     <t>Time Regained</t>
   </si>
   <si>
     <t>Marcel Proust</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BYZKQ2YP</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Psychological Fiction</t>
+  </si>
+  <si>
+    <t>Literary Fiction</t>
   </si>
   <si>
     <t>FIC025000</t>
   </si>
   <si>
     <t>2023-03-24 00:00:00</t>
   </si>
   <si>
     <t>In this literary work (published posthumously in 1927) Marcel Proust is dying. He looks at the photographs of his youth and brings them to mind at that time. He remembers his mistresses and is aware of the transition from the great war reach society as a whole. The memories move freely back and forth in time: we find Proust in various historical periods that interacts with Odette, with the beautiful Gilberte and her husband, with the lustful Baron de Charlus, with his lover Albertine and with the most disparate characters in his life. This volume includes a noteworthy episode describing Paris during World War.
 "Every reader, as he reads, is the reader of himself. The writer's work is only a kind of optical instrument he provides the reader so he can discern what he might never have seen in himself without this book. The reader's recognition in himself of what the book says is the proof of the book's truth."
 — Marcel Proust (Time Regained)</t>
   </si>
   <si>
+    <t>Marcel Proust (1871–1922) was one of the most influential novelists in world literature. The French writer is best known for his monumental seven-volume novel In Search of Lost Time (À la recherche du temps perdu), a masterpiece that transformed modern fiction through its profound exploration of memory, time, love, art, and human consciousness. His remarkable ability to capture the subtleties of thought and emotion has inspired generations of writers and readers across the globe.
+Proust was born on July 10, 1871, in Auteuil, then on the outskirts of Paris, France. His father, Adrien Proust, was a renowned physician and public health expert, while his mother, Jeanne Weil, came from a cultured and well-educated family. Marcel was especially close to his mother, whose affection and intellectual influence shaped his personality and literary interests. From childhood, he suffered from severe asthma, a condition that affected his health throughout his life and often confined him indoors, where he devoted himself to reading and writing.
+After studying at the Lycée Condorcet and later attending the University of Paris, Proust became a familiar figure in Parisian literary and social circles. He began his career by writing essays, reviews, and translations, including admired translations of the works of the English art critic John Ruskin. His deep interest in literature, painting, music, and philosophy gradually shaped his unique artistic vision.
+Proust dedicated much of his later life to writing In Search of Lost Time, a monumental work published between 1913 and 1927, with the final volumes appearing after his death. The novel is celebrated for its elegant prose, psychological depth, and unforgettable reflections on memory, sparked most famously by the taste of a madeleine cake dipped in tea. Through richly drawn characters and detailed observations, Proust explored the complexities of human relationships and the passage of time with unmatched sensitivity.
+Marcel Proust died on November 18, 1922, in Paris at the age of fifty-one. Although he received only limited recognition during his early career, he is now regarded as one of the greatest novelists of all time. His work continues to influence literature, philosophy, psychology, and the arts, reminding readers that the deepest truths of life often lie hidden within memory and ordinary experience.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/63bffad9-9d9e-41d7-9ee0-bb2d98e67a30.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069101</t>
   </si>
   <si>
-    <t>Discover Time Regained by Marcel Proust. This book is published by General Press in eBook format, ISBN 9789354997051, ASIN B0BYZKQ2YP, under Literature and Fiction.</t>
+    <t>Discover Time Regained by Marcel Proust. This book is published by General Press in eBook format, ISBN 9789354997051, ASIN B0BYZKQ2YP, under Literature and Fiction, Psychological Fiction, Literary Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789354997051</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>