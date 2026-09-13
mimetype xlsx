--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,73 +137,86 @@
   <si>
     <t>Claude M. Bristol</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B08GFYB7X7</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
+    <t>Motivational</t>
+  </si>
+  <si>
+    <t>Personal Growth</t>
+  </si>
+  <si>
     <t>SEL019000, REL012120</t>
   </si>
   <si>
     <t>2020-08-21 00:00:00</t>
   </si>
   <si>
-    <t>‘TNT: It Rocks the Earth’ is one of the most powerful books ever published about the power of belief in achieving massive success was written by Claude Bristol. Legendary celebrities like Liberace and Phyllis Diller attribute their success to reading the book. Adhering to his cornerstone philosophy on the power of believing, this book offers practical suggestions on how to accurately and scientifically proceed to get what you want in life. Claude Bristol went in search of a magical secret to success. After many years he finally understood what it was. It is in all of us. In this book you will discover what he found out. And how you can apply it into your own life. When you do that you will:
+    <t>TNT: It Rocks the Earth is one of the most powerful books ever published about the power of belief in achieving massive success was written by Claude Bristol. Legendary celebrities like Liberace and Phyllis Diller attribute their success to reading the book. Adhering to his cornerstone philosophy on the power of believing, this book offers practical suggestions on how to accurately and scientifically proceed to get what you want in life. Claude Bristol went in search of a magical secret to success. After many years he finally understood what it was. It is in all of us. In this book you will discover what he found out. And how you can apply it into your own life. When you do that you will:
 #  Turn wishes into reality
 #  Make success happen at every turn
 #  Turn off the fear factor
 #  Be able to tap into your ‘personal power’ at any time!</t>
   </si>
   <si>
+    <t>Claude M. Bristol (1891–1951) was an American author, businessman, journalist, and motivational thinker whose writings on faith, confidence, and the power of belief inspired countless readers during the twentieth century. Best known for his classic self-help book The Magic of Believing, Bristol taught that success begins with a clear vision, unwavering confidence, and persistent effort. His practical philosophy combined positive thinking with disciplined action, making his work a lasting influence in the fields of personal development, leadership, and achievement.
+Bristol was born on March 12, 1891, in Louisville, Kentucky. As a young man, he developed an interest in writing and journalism, eventually working as a newspaper reporter. His early career sharpened his ability to communicate ideas clearly and persuasively. During the First World War, he served in the United States Army, an experience that strengthened his resilience and broadened his understanding of human determination under challenging circumstances. After the war, he entered the business world, where he gained firsthand experience in sales, management, and entrepreneurship. These practical experiences shaped many of the principles that later appeared in his books.
+In 1948, Bristol published The Magic of Believing, the work that established his international reputation. Drawing on examples from business, sports, military leadership, and everyday life, he argued that belief in one's goals is a powerful force that influences decisions, persistence, and ultimately success. While emphasizing the importance of optimism and mental discipline, Bristol also stressed that belief must be accompanied by hard work, preparation, and consistent action. His writing resonated with readers seeking practical guidance for overcoming obstacles and achieving personal and professional goals.
+Bristol also authored TNT: It Rocks the Earth and The Magic of Believing Action Guide, expanding on themes of confidence, visualization, determination, and purposeful living. His books reflected the growing interest in success psychology during the mid-twentieth century and helped popularize ideas that later became central to modern motivational literature.
+Claude M. Bristol passed away in 1951, but his work has remained widely read and respected. The Magic of Believing continues to be regarded as a classic of personal development, inspiring entrepreneurs, professionals, athletes, and students around the world. Remembered for his clear, encouraging style and practical wisdom, Bristol left behind a legacy that reminds readers that lasting achievement is built through belief in oneself, disciplined effort, perseverance, and a steadfast commitment to meaningful goals.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/ad76edcf-7c7b-46a1-8db7-723baf8aaf63.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068718</t>
   </si>
   <si>
-    <t>Discover TNT: It Rocks the Earth by Claude M. Bristol. This book is published by General Press in eBook format, ISBN 9788194748656, ASIN B08GFYB7X7, under Self-Help.</t>
+    <t>Discover TNT: It Rocks the Earth by Claude M. Bristol. This book is published by General Press in eBook format, ISBN 9788194748656, ASIN B08GFYB7X7, under Self-Help, Motivational, Personal Growth.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -719,81 +732,87 @@
       <c r="F2" s="2">
         <v>9788194748656</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>