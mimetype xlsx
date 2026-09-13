--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,122 +137,126 @@
   <si>
     <t>Virginia Woolf</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07XSF83JB</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
+    <t>British Classics</t>
+  </si>
+  <si>
+    <t>Feminist Fiction</t>
   </si>
   <si>
     <t>FIC004000, FIC027020, FIC019000</t>
   </si>
   <si>
     <t>2019-09-11 00:00:00</t>
   </si>
   <si>
-    <t>Every summer, the Ramsays visit their summer home on the beautiful Isle of Skye, surrounded by the excitement and chatter of family and friends, mirroring Virginia Woolf’s own joyful holidays of her youth. But as time passes, and in its wake the First World War, the transience of life becomes ever more apparent through the vignette of the thoughts and observations of the novel’s disparate cast.
-A landmark of high modernism and the most autobiographical of Virginia Woolf’s novels, To the Lighthouse explores themes of loss, class structure and the question of perception, in a hauntingly beautiful memorial to the lost but not forgotten.</t>
+    <t>Some novels ask you to follow a plot. Others invite you to inhabit a consciousness — and 'To the Lighthouse' by Virginia Woolf, one of the great masterworks of modernist literary fiction, belongs firmly and magnificently to the second kind. First published in 1927, it is a book in which almost nothing happens in the conventional sense, and yet by the final page something immense and irreversible has occurred, felt in the bones rather than observed on the surface.
+The novel centers on the Ramsay family and their guests, gathered at their summer home on the Isle of Skye. At its heart is a simple, almost trivial question: will the family be able to make the trip to the nearby lighthouse tomorrow? Young James Ramsay desperately wants to go. His father says the weather won't permit it. And in this small domestic friction, Woolf finds a universe. The lighthouse itself becomes one of literature's most resonant symbols — a fixed point on the horizon that means something different to every character who looks at it, representing longing, distance, the future, the unreachable, and the endlessly deferred.
+Woolf's method here is stream of consciousness at its most refined. The narrative drifts fluidly between the inner lives of its characters — their memories, contradictions, desires, and quiet griefs — rendering the texture of human thought with an intimacy that few novelists have matched before or since. Mrs. Ramsay in particular is one of the most fully realized characters in all of English literature: warm, complex, commanding, and unknowable all at once.
+The book is divided into three parts, and the passage between them carries a weight of time and loss that is handled with breathtaking restraint. Woolf does not dramatize what happens between the sections — she simply lets you feel the gap. If you have ever tried to hold onto a moment before it disappears, or loved someone whose inner life remained a mystery to you, this novel will reach you somewhere very deep.</t>
   </si>
   <si>
     <t>Virginia Woolf was an English novelist and essayist regarded as one of the foremost modernist literary figures of the twentieth century.
 During the interwar period, Woolf was a significant figure in London literary society and a member of the Bloomsbury Group. Her most famous works include the novels Mrs. Dalloway (1925), To the Lighthouse (1927), and Orlando (1928), and the book-length essay A Room of One's Own (1929) with its famous dictum, "a woman must have money and a room of her own if she is to write fiction."</t>
+  </si>
+  <si>
+    <t>Virginia Woolf’s To the Lighthouse, published in 1927, is a deeply moving novel about family, memory, loss, time, and the difficulty of truly knowing the people closest to us. Rather than depending on a traditional plot filled with dramatic events, Woolf builds the novel around thoughts, emotions, memories, and small moments of everyday life. The story takes place mainly at the Ramsays’ summer house on the Isle of Skye, where family members and friends gather for holidays. At the center are Mr. and Mrs. Ramsay and their children, particularly James and Prue. The promised trip to a nearby lighthouse becomes a simple symbol around which the novel explores much larger questions about human relationships and the passage of time.
+The novel begins with Mrs. Ramsay telling her young son James that they will probably be able to visit the lighthouse the following day. James is delighted by the possibility. However, Mr. Ramsay immediately contradicts her, saying that the weather will not be good enough. For James, this disagreement is much more than a discussion about weather. He sees his father as cruel for destroying his hope. Mrs. Ramsay, meanwhile, is caught between her desire to comfort her son and her complicated feelings toward her husband.
+Mr. Ramsay is an intelligent philosopher who is deeply concerned about his reputation, his intellectual achievements, and the possibility that his work will be forgotten. He often seeks reassurance from those around him, especially from his wife. Although he can be harsh, demanding, and self-centered, Woolf does not portray him simply as an unpleasant man. He is also vulnerable, frightened by failure and mortality, and dependent on the emotional support of his family. His need for sympathy often clashes with Mrs. Ramsay’s instinctive desire to care for everyone around her.
+Mrs. Ramsay is the emotional center of the household. She is generous, compassionate, and highly sensitive to the needs of others. She spends much of her time trying to create harmony among the people around her. She arranges marriages, comforts visitors, helps her children, and tries to protect her husband from his own anxieties. Yet Woolf also shows the cost of this role. Mrs. Ramsay’s identity is strongly tied to being a wife and mother, and she often suppresses her own thoughts and desires in order to maintain peace.
+One of the important relationships in the novel is between Mrs. Ramsay and Lily Briscoe, a young unmarried artist. Lily is working on a painting of Mrs. Ramsay and James, but she struggles with the confidence to complete it. Charles Tansley, a young intellectual who is visiting the house, tells Lily that women cannot paint or write. His attitude represents the social limitations placed on women, but Lily refuses to let his judgment completely determine her future. Her artistic struggle becomes one of the novel’s central concerns: the attempt to create something meaningful in a world where everything is temporary.
+Lily also has a complicated relationship with Mrs. Ramsay. Mrs. Ramsay cares about Lily but believes that marriage would provide her with greater happiness and security. Lily does not share this belief. She values her independence and her artistic life. Their differences reveal two contrasting ideas of fulfillment. Mrs. Ramsay finds meaning primarily through relationships and family, while Lily seeks meaning through artistic creation and personal freedom. Yet Lily deeply admires Mrs. Ramsay, and after Mrs. Ramsay’s death, that admiration becomes connected to grief and memory.
+The first section, “The Window,” unfolds largely over a single day and evening. Very little happens externally, but Woolf fills this quiet period with the characters’ inner lives. The family eats dinner, talks, walks, and prepares for the evening. Beneath these ordinary actions, however, are powerful currents of love, insecurity, jealousy, disappointment, and longing. Woolf moves freely from one consciousness to another, allowing readers to see how differently the same event can be experienced by different people.
+The dinner scene is particularly important. Mrs. Ramsay works hard to create a feeling of unity among the guests. For a brief time, the dinner seems to succeed in bringing everyone together. The scene becomes an image of order and harmony created against the uncertainty of life. Mrs. Ramsay feels that she has achieved something beautiful, even though she knows that such moments cannot last forever.
+The second section, “Time Passes,” changes the mood dramatically. The family home is left largely empty as the years move forward. Woolf compresses a decade into a relatively short section, showing how time transforms everything. The house deteriorates, nature grows around it, and human lives continue elsewhere. Mrs. Ramsay dies unexpectedly. Prue, one of the Ramsays’ daughters, also dies young, and Andrew, their son, is killed in the First World War. These events are mentioned almost matter-of-factly, which makes them even more powerful. Life-changing tragedies occur while the world continues moving.
+This section is one of Woolf’s most remarkable explorations of time. People often experience their own lives as continuous and meaningful, but history and nature continue regardless of individual suffering. The house becomes almost a character itself, silently witnessing the passage of years. Dust, decay, weather, and changing seasons remind us that nothing remains permanently fixed.
+In the final section, “The Lighthouse,” the Ramsays return to the house after the long absence. Mr. Ramsay finally decides to make the trip to the lighthouse with James and his sister Cam. James, who once hated his father for refusing to promise the journey, now experiences a more complicated relationship with him. Their journey becomes an opportunity for reconciliation, though Woolf does not present this reconciliation in a sentimental way. The father and son remain different people, but they are able to recognize something in each other.
+Meanwhile, Lily Briscoe returns to her painting. Mrs. Ramsay’s absence forces Lily to reconsider what the older woman meant to her. She remembers Mrs. Ramsay’s presence, her kindness, her limitations, and her influence. Lily realizes that she has been carrying an image of Mrs. Ramsay within herself. Completing the painting becomes a way of bringing together memory and present experience.
+The lighthouse itself functions as a powerful symbol. It represents something distant that people desire but can never fully possess. For James, it initially represents excitement and disappointment. For Mr. Ramsay, it becomes part of his relationship with his children. For Lily, it is part of the larger landscape of memory and artistic perception. The lighthouse remains physically unchanged while human beings around it grow older, die, and change.
+At the end, Lily finally completes her painting. She draws the final line and feels that she has achieved something important. Her accomplishment is not simply artistic. It represents her ability to create meaning from experience and to accept the impermanence of life. She cannot bring Mrs. Ramsay back, but she can preserve something of her through art and memory.
+Ultimately, To the Lighthouse is a novel about the fragile nature of human existence. Woolf shows how quickly ordinary moments disappear and how little control people have over time, death, and change. Yet she also suggests that love, memory, art, and shared experiences can give life a sense of permanence. The novel’s power comes from its quietness. It reminds us that the most important parts of life often happen in seemingly ordinary moments—in a look, a conversation, a meal, a memory, or the completion of a painting. Through the Ramsay family and Lily Briscoe, Woolf transforms a simple holiday and an unfinished journey into a profound meditation on what it means to live, love, lose, remember, and create.</t>
   </si>
   <si>
     <t>The Window
 1
 “Yes, of course, if it’s fine tomorrow,” said Mrs. Ramsay. “But you’ll have to be up with the lark,” she added.
 To her son these words conveyed an extraordinary joy, as if it were settled, the expedition were bound to take place, and the wonder to which he had looked forward, for years and years it seemed, was, after a night’s darkness and a day’s sail, within touch. Since he belonged, even at the age of six, to that great clan which cannot keep this feeling separate from that, but must let future prospects, with their joys and sorrows, cloud what is actually at hand, since to such people even in earliest childhood any turn in the wheel of sensation has the power to crystallise and transfix the moment upon which its gloom or radiance rests, James Ramsay, sitting on the floor cutting out pictures from the illustrated catalogue of the Army and Navy stores, endowed the picture of a refrigerator, as his mother spoke, with heavenly bliss. It was fringed with joy. The wheelbarrow, the lawnmower, the sound of poplar trees, leaves whitening before rain, rooks cawing, brooms knocking, dresses rustling – all these were so coloured and distinguished in his mind that he had already his private code, his secret language, though he appeared the image of stark and uncompromising severity, with his high forehead and his fierce blue eyes, impeccably candid and pure, frowning slightly at the sight of human frailty, so that his mother, watching him guide his scissors neatly round the refrigerator, imagined him all red and ermine on the Bench or directing a stern and momentous enterprise in some crisis of public affairs.
 “But,” said his father, stopping in front of the drawing-room window, “it won’t be fine.”
 Had there been an axe handy, a poker, or any weapon that would have gashed a hole in his father’s breast and killed him, there and then, James would have seized it. Such were the extremes of emotion that Mr. Ramsay excited in his children’s breasts by his mere presence; standing, as now, lean as a knife, narrow as the blade of one, grinning sarcastically, not only with the pleasure of disillusioning his son and casting ridicule upon his wife, who was ten thousand times better in every way than he was (James thought), but also with some secret conceit at his own accuracy of judgement. What he said was true. It was always true. He was incapable of untruth; never tampered with a fact; never altered a disagreeable word to suit the pleasure or convenience of any mortal being, least of all of his own children, who, sprung from his loins, should be aware from childhood that life is difficult; facts uncompromising; and the passage to that fabled land where our brightest hopes are extinguished, our frail barks founder in darkness (here Mr. Ramsay would straighten his back and narrow his little blue eyes upon the horizon), one that needs, above all, courage, truth, and the power to endure.
 “But it may be fine – I expect it will be fine,” said Mrs. Ramsay, making some little twist of the reddish brown stocking she was knitting, impatiently. If she finished it tonight, if they did go to the Lighthouse after all, it was to be given to the Lighthouse keeper for his little boy, who was threatened with a tuberculous hip; together with a pile of old magazines, and some tobacco, indeed, whatever she could find lying about, not really wanted, but only littering the room, to give those poor fellows, who must be bored to death sitting all day with nothing to do but polish the lamp and trim the wick and rake about on their scrap of garden, something to amuse them. For how would you like to be shut up for a whole month at a time, and possibly more in stormy weather, upon a rock the size of a tennis lawn? she would ask; and to have no letters or newspapers, and to see nobody; if you were married, not to see your wife, not to know how your children were, – if they were ill, if they had fallen down and broken their legs or arms; to see the same dreary waves breaking week after week, and then a dreadful storm coming, and the windows covered with spray, and birds dashed against the lamp, and the whole place rocking, and not be able to put your nose out of doors for fear of being swept into the sea? How would you like that? she asked, addressing herself particularly to her daughters. So she added, rather differently, one must take them whatever comforts one can.
 “It’s due west,” said the atheist Tansley, holding his bony fingers spread so that the wind blew through them, for he was sharing Mr. Ramsay’s evening walk up and down, up and down the terrace. That is to say, the wind blew from the worst possible direction for landing at the Lighthouse. Yes, he did say disagreeable things, Mrs. Ramsay admitted; it was odious of him to rub this in, and make James still more disappointed; but at the same time, she would not let them laugh at him. “The atheist,” they called him; “the little atheist.” Rose mocked him; Prue mocked him; Andrew, Jasper, Roger mocked him; even old Badger without a tooth in his head had bit him, for being (as Nancy put it) the hundred and tenth young man to chase them all the way up to the Hebrides when it was ever so much nicer to be alone.
 “Nonsense,” said Mrs. Ramsay, with great severity. Apart from the habit of exaggeration which they had from her, and from the implication (which was true) that she asked too many people to stay, and had to lodge some in the town, she could not bear incivility to her guests, to young men in particular, who were poor as church mice, “exceptionally able,” her husband said, his great admirers, and come there for a holiday. Indeed, she had the whole of the other sex under her protection; for reasons she could not explain, for their chivalry and valour, for the fact that they negotiated treaties, ruled India, controlled finance; finally for an attitude towards herself which no woman could fail to feel or to find agreeable, something trustful, childlike, reverential; which an old woman could take from a young man without loss of dignity, and woe betide the girl – pray Heaven it was none of her daughters! – who did not feel the worth of it, and all that it implied, to the marrow of her bones!
 She turned with severity upon Nancy. He had not chased them, she said. He had been asked.
 They must find a way out of it all. There might be some simpler way, some less laborious way, she sighed. When she looked in the glass and saw her hair grey, her cheek sunk, at fifty, she thought, possibly she might have managed things better – her husband; money; his books. But for her own part she would never for a single second regret her decision, evade difficulties, or slur over duties. She was now formidable to behold, and it was only in silence, looking up from their plates, after she had spoken so severely about Charles Tansley, that her daughters, Prue, Nancy, Rose – could sport with infidel ideas which they had brewed for themselves of a life different from hers; in Paris, perhaps; a wilder life; not always taking care of some man or other; for there was in all their minds a mute questioning of deference and chivalry, of the Bank of England and the Indian Empire, of ringed fingers and lace, though to them all there was something in this of the essence of beauty, which called out the manliness in their girlish hearts, and made them, as they sat at table beneath their mother’s eyes, honour her strange severity, her extreme courtesy, like a queen’s raising from the mud to wash a beggar’s dirty foot, when she admonished them so very severely about that wretched atheist who had chased them – or, speaking accurately, been invited to stay with them – in the Isle of Skye.
 “There’ll be no landing at the Lighthouse tomorrow,” said Charles Tansley, clapping his hands together as he stood at the window with her husband. Surely, he had said enough. She wished they would both leave her and James alone and go on talking. She looked at him. He was such a miserable specimen, the children said, all humps and hollows. He couldn’t play cricket; he poked; he shuffled. He was a sarcastic brute, Andrew said. They knew what he liked best – to be forever walking up and down, up and down, with Mr. Ramsay, and saying who had won this, who had won that, who was a “first rate man” at Latin verses, who was “brilliant but I think fundamentally unsound,” who was undoubtedly the “ablest fellow in Balliol,” who had buried his light temporarily at Bristol or Bedford, but was bound to be heard of later when his Prolegomena, of which Mr. Tansley had the first pages in proof with him if Mr. Ramsay would like to see them, to some branch of mathematics or philosophy saw the light of day. That was what they talked about.
 She could not help laughing herself sometimes. She said, the other day, something about “waves mountains high.” Yes, said Charles Tansley, it was a little rough. “Aren’t you drenched to the skin?” she had said. “Damp, not wet through,” said Mr. Tansley, pinching his sleeve, feeling his socks.
 But it was not that they minded, the children said. It was not his face; it was not his manners. It was him – his point of view. When they talked about something interesting, people, music, history, anything, even said it was a fine evening so why not sit out of doors, then what they complained of about Charles Tansley was that until he had turned the whole thing round and made it somehow reflect himself and disparage them – he was not satisfied. And he would go to picture galleries they said, and he would ask one, did one like his tie? God knows, said Rose, one did not.
 Disappearing as stealthily as stags from the dinner-table directly the meal was over, the eight sons and daughters of Mr. and Mrs. Ramsay sought their bedrooms, their fastness in a house where there was no other privacy to debate anything, everything; Tansley’s tie; the passing of the Reform Bill; sea birds and butterflies; people; while the sun poured into those attics, which a plank alone separated from each other so that every footstep could be plainly heard and the Swiss girl sobbing for her father who was dying of cancer in a valley of the Grisons, and lit up bats, flannels, straw hats, ink-pots, paint-pots, beetles, and the skulls of small birds, while it drew from the long frilled strips of seaweed pinned to the wall a smell of salt and weeds, which was in the towels too, gritty with sand from bathing.
 Strife, divisions, difference of opinion, prejudices twisted into the very fibre of being, oh, that they should begin so early, Mrs. Ramsay deplored. They were so critical, her children. They talked such nonsense. She went from the dining-room, holding James by the hand, since he would not go with the others. It seemed to her such nonsense – inventing differences, when people, heaven knows, were different enough without that. The real differences, she thought, standing by the drawing-room window, are enough, quite enough. She had in mind at the moment, rich and poor, high and low; the great in birth receiving from her, half grudging, some respect, for had she not in her veins the blood of that very noble, if slightly mythical, Italian house, whose daughters, scattered about English drawing-rooms in the nineteenth century, had lisped so charmingly, had stormed so wildly, and all her wit and her bearing and her temper came from them, and not from the sluggish English, or the cold Scotch; but more profoundly, she ruminated the other problem, of rich and poor, and the things she saw with her own eyes, weekly, daily, here or in London, when she visited this widow, or that struggling wife in person with a bag on her arm, and a note-book and pencil with which she wrote down in columns carefully ruled for the purpose wages and spendings, employment and unemployment, in the hope that thus she would cease to be a private woman whose charity was half a sop to her own indignation, half a relief to her own curiosity, and become what with her untrained mind she greatly admired, an investigator, elucidating the social problem.
 Insoluble questions they were, it seemed to her, standing there, holding James by the hand. He had followed her into the drawing-room, that young man they laughed at; he was standing by the table, fidgeting with something, awkwardly, feeling himself out of things, as she knew without looking round. They had all gone – the children; Minta Doyle and Paul Rayley; Augustus Carmichael; her husband – they had all gone. So she turned with a sigh and said, “Would it bore you to come with me, Mr. Tansley?”
 She had a dull errand in the town; she had a letter or two to write; she would be ten minutes perhaps; she would put on her hat. And, with her basket and her parasol, there she was again, ten minutes later, giving out a sense of being ready, of being equipped for a jaunt, which, however, she must interrupt for a moment, as they passed the tennis lawn, to ask Mr. Carmichael, who was basking with his yellow cat’s eyes ajar, so that like a cat’s they seemed to reflect the branches moving or the clouds passing, but to give no inkling of any inner thoughts or emotion whatsoever, if he wanted anything.
 For they were making the great expedition, she said, laughing. They were going to the town. “Stamps, writing-paper, tobacco?” she suggested, stopping by his side. But no, he wanted nothing. His hands clasped themselves over his capacious paunch, his eyes blinked, as if he would have liked to reply kindly to these blandishments (she was seductive but a little nervous) but could not, sunk as he was in a grey-green somnolence which embraced them all, without need of words, in a vast and benevolent lethargy of well-wishing; all the house; all the world; all the people in it, for he had slipped into his glass at lunch a few drops of something, which accounted, the children thought, for the vivid streak of canary-yellow in moustache and beard that were otherwise milk white. No, nothing, he murmured.
 He should have been a great philosopher, said Mrs. Ramsay, as they went down the road to the fishing village, but he had made an unfortunate marriage. Holding her black parasol very erect, and moving with an indescribable air of expectation, as if she were going to meet someone round the corner, she told the story; an affair at Oxford with some girl; an early marriage; poverty; going to India; translating a little poetry “very beautifully, I believe,” being willing to teach the boys Persian or Hindustanee, but what really was the use of that? – and then lying, as they saw him, on the lawn.
 It flattered him; snubbed as he had been, it soothed him that Mrs. Ramsay should tell him this. Charles Tansley revived. Insinuating, too, as she did the greatness of man’s intellect, even in its decay, the subjection of all wives – not that she blamed the girl, and the marriage had been happy enough, she believed – to their husband’s labours, she made him feel better pleased with himself than he had done yet, and he would have liked, had they taken a cab, for example, to have paid the fare. As for her little bag, might he not carry that? No, no, she said, she always carried THAT herself. She did too. Yes, he felt that in her. He felt many things, something in particular that excited him and disturbed him for reasons which he could not give. He would like her to see him, gowned and hooded, walking in a procession. A fellowship, a professorship, he felt capable of anything and saw himself – but what was she looking at? At a man pasting a bill. The vast flapping sheet flattened itself out, and each shove of the brush revealed fresh legs, hoops, horses, glistening reds and blues, beautifully smooth, until half the wall was covered with the advertisement of a circus; a hundred horsemen, twenty performing seals, lions, tigers... Craning forwards, for she was short-sighted, she read it out... “will visit this town,” she read. It was terribly dangerous work for a one-armed man, she exclaimed, to stand on top of a ladder like that – his left arm had been cut off in a reaping machine two years ago.
 “Let us all go!” she cried, moving on, as if all those riders and horses had filled her with childlike exultation and made her forget her pity.
 “Let’s go,” he said, repeating her words, clicking them out, however, with a self-consciousness that made her wince. “Let us all go to the circus.” No. He could not say it right. He could not feel it right. But why not? she wondered. What was wrong with him then? She liked him warmly, at the moment. Had they not been taken, she asked, to circuses when they were children? Never, he answered, as if she asked the very thing he wanted; had been longing all these days to say, how they did not go to circuses. It was a large family, nine brothers and sisters, and his father was a working man. “My father is a chemist, Mrs. Ramsay. He keeps a shop.” He himself had paid his own way since he was thirteen. Often he went without a greatcoat in winter. He could never “return hospitality” (those were his parched stiff words) at college. He had to make things last twice the time other people did; he smoked the cheapest tobacco; shag; the same the old men did in the quays. He worked hard – seven hours a day; his subject was now the influence of something upon somebody – they were walking on and Mrs. Ramsay did not quite catch the meaning, only the words, here and there... dissertation... fellowship... readership... lectureship. She could not follow the ugly academic jargon, that rattled itself off so glibly, but said to herself that she saw now why going to the circus had knocked him off his perch, poor little man, and why he came out, instantly, with all that about his father and mother and brothers and sisters, and she would see to it that they didn’t laugh at him anymore; she would tell Prue about it. What he would have liked, she supposed, would have been to say how he had gone not to the circus but to Ibsen with the Ramsays. He was an awful prig – oh yes, an insufferable bore. For, though they had reached the town now and were in the main street, with carts grinding past on the cobbles, still he went on talking, about settlements, and teaching, and working men, and helping our own class, and lectures, till she gathered that he had got back entire self-confidence, had recovered from the circus, and was about (and now again she liked him warmly) to tell her – but here, the houses falling away on both sides, they came out on the quay, and the whole bay spread before them and Mrs. Ramsay could not help exclaiming, “Oh, how beautiful!” For the great plateful of blue water was before her; the hoary Lighthouse, distant, austere, in the midst; and on the right, as far as the eye could see, fading and falling, in soft low pleats, the green sand dunes with the wild flowing grasses on them, which always seemed to be running away into some moon country, uninhabited of men.
 That was the view, she said, stopping, growing greyer-eyed, that her husband loved.
-She paused a moment. But now, she said, artists had come here. There indeed, only a few paces off, stood one of them, in Panama hat and yellow boots, seriously, softly, absorbedly, for all that he was watched by ten little boys, with an air of profound contentment on his round red face gazing, and then, when he had gazed, dipping; imbuing the tip of his brush in some soft mound of green or pink. Since Mr. Paunceforte had been there, three years before, all the pictures were like that, she said, green and grey, with lemon-coloured sailing-boats, and pink women on the beach.
-[...17 lines deleted...]
-sung out with the utmost intensity in her ear, made her turn apprehensively to see if anyone had heard him. Only Lily Briscoe, she was glad to find; and that did not matter. But the sight of the girl standing on the edge of the lawn painting reminded her; she was supposed to be keeping her head as much in the same position as possible for Lily’s picture. Lily’s picture! Mrs. Ramsay smiled. With her little Chinese eyes and her puckered-up face, she would never marry; one could not take her painting very seriously; she was an independent little creature, and Mrs. Ramsay liked her for it; so, remembering her promise, she bent her head.</t>
+She paused a moment. But now, she said, artists had come here. There indeed, only a few paces off, stood one of them, in Panama hat and yellow boots, seriously, softly, absorbedly, for all that he was watched by ten little boys, with an air of profound contentment on his round red face gazing, and then, when he had gazed, dipping; imbuing the tip of his brush in some soft mound of green or pink. Since Mr. Paunceforte had been there, three years before, all the pictures were like that, she said, green and grey, with lemon-coloured sailing-boats, and pink women on the beach.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/b67cd1b4-2b39-418c-a81b-dca7b77436e7.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068629</t>
   </si>
   <si>
-    <t>Discover To the Lighthouse by Virginia Woolf. This book is published by General Press in eBook format, ISBN 9789389440164, ASIN B07XSF83JB, under Literature and Fiction, Classics.</t>
+    <t>Discover To the Lighthouse by Virginia Woolf. This book is published by General Press in eBook format, ISBN 9789389440164, ASIN B07XSF83JB, under Literature and Fiction, British Classics, Feminist Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -773,84 +777,88 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>236</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>140.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>