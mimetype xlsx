--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,79 +135,108 @@
     <t>Total Commitment to Christ</t>
   </si>
   <si>
     <t>A.W. Tozer</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B08S5PW9KK</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christian Living</t>
+  </si>
+  <si>
+    <t>Christian Theology</t>
   </si>
   <si>
     <t>REL053000, REL012020</t>
   </si>
   <si>
     <t>2020-12-18 00:00:00</t>
   </si>
   <si>
     <t>This is a short but inspiring bookt on how to follow Christ with your whole heart. We must put Christ at the center of our lives and live for him and through him alone. He was an iconoclast among Evangelicals. One who sought to please God and not man. In this way he made many friends and many enemies. But everything that drove him was for the betterment of the human race in general and the Church in particular.
 ABOUT THE AUTHOR:
 Aiden Wilson Tozer was an American evangelical pastor, speaker, writer, and editor. After coming to Christ at the age of seventeen, Tozer found his way into the Christian &amp; Missionary Alliance denomination where he served for over forty years. In 1950, he was appointed by the denomination's General Council to be the editor of 'The Alliance Witness'.
 Born into poverty in western Pennsylvania in 1897, Tozer died in May 1963 a self-educated man who had taught himself what he missed in high school and college due to his home situation. Though he wrote many books, two of them, 'The Pursuit of God' and 'The Knowledge of the Holy' are widely considered to be classics.</t>
   </si>
   <si>
     <t>Aiden Wilson Tozer (1897–1963) was an influential American Christian pastor, author, and spiritual mentor whose profound theological insights continue to resonate worldwide. Born into poverty in rural western Pennsylvania, Tozer was entirely self-educated, never attending high school or a theological seminary. In 1915, after hearing a street preacher in Akron, Ohio, he committed his life to Christianity, igniting a relentless, lifelong pursuit of God.
 Despite his lack of formal training, Tozer began a 44-year ministry in 1919 as a pastor with the Christian and Missionary Alliance (C&amp;MA). He spent three decades leading the Southside Alliance Church in Chicago, where his uncompromising, prophetic preaching drew thousands. In 1950, he expanded his influence by becoming the editor of The Alliance Weekly.
 Tozer is best remembered for his enduring literary classics, most notably The Pursuit of God and The Knowledge of the Holy. These works emphasize the absolute majesty of God and the necessity of a deeply contemplative spiritual life. Often referred to as a "20th-century prophet," Tozer lived a remarkably simple lifestyle, giving away much of his book royalties and prioritizing prayer over material wealth. His legacy endures through his writings, which continue to challenge readers to seek a genuine, intimate relationship with the Divine.</t>
   </si>
   <si>
+    <t>A. W. Tozer’s Total Commitment to Christ is a passionate call to wholehearted Christian discipleship. Rather than presenting faith as a comfortable religious identity or a set of beliefs to acknowledge intellectually, Tozer asks what it really means to give oneself completely to Jesus Christ. The book reflects one of the central concerns running through Tozer’s ministry and writings: Christians can become so accustomed to religious language, church routines, and theological formulas that they lose sight of the living God. For Tozer, genuine Christianity is not simply about attending church, agreeing with doctrines, or asking God for blessings. It is about surrender, obedience, holiness, worship, spiritual hunger, and a conscious decision to place Christ at the center of every part of life. This Total Commitment to Christ summary explores Tozer’s central teachings about discipleship, surrender, faith, prayer, holiness, the Holy Spirit, worship, and the cost of following Christ.
+At the heart of the book is the meaning of total commitment. Tozer challenges the idea that a Christian can divide life into religious and nonreligious sections. Christ cannot be Lord only on Sundays or only in matters traditionally labeled “spiritual.” If Jesus is truly Lord, then His authority extends to a person’s thoughts, ambitions, relationships, work, possessions, habits, decisions, and private life. Tozer therefore presents Christian commitment as something comprehensive. The question is not simply whether someone believes in Christ but whether Christ has become the organizing center of that person’s existence.
+Tozer’s concern becomes particularly clear when he discusses the difference between conversion and discipleship. A person may make a profession of faith and yet remain largely governed by personal desires. Tozer does not deny the importance of conversion; rather, he insists that genuine faith should lead somewhere. Following Christ means continuing to grow, obey, surrender, and change. Christianity cannot be reduced to a single emotional decision in the past. The believer must continually respond to God in the present. This emphasis gives the book its challenging tone: Tozer wants readers to examine whether their faith has actually transformed the way they live.
+One of his strongest themes is surrender. Modern people often want God to improve their lives without asking them to surrender control of those lives. They may want peace without obedience, blessings without sacrifice, spiritual experiences without discipline, and salvation without the painful death of self-centeredness. Tozer argues that this approach misunderstands the Christian life. Christ does not merely offer to become an assistant to our plans. He calls us to place our plans under His authority. Total commitment therefore means saying, in effect, “My life belongs to Christ.” It is a surrender of ownership rather than merely an addition of religion.
+This surrender is not meant to destroy personality or individuality. Tozer’s point is that sin has distorted human desires, while surrender to God restores them to their proper order. The Christian does not become less human by giving everything to Christ. Instead, the person becomes increasingly free from the compulsions that once controlled them. The paradox is central: true freedom is found through surrender to God. The more tightly people insist on controlling everything themselves, the more anxious and spiritually restless they can become. Trusting God opens the possibility of a deeper freedom.
+Tozer also places enormous emphasis on the holiness of God. For him, Christianity becomes shallow when God is treated merely as a source of comfort, prosperity, protection, or personal fulfillment. God is not simply a larger version of a human being. He is holy, sovereign, majestic, and worthy of reverence. A proper understanding of God should therefore produce humility. When people see God clearly, they become more aware of the seriousness of sin and the inadequacy of self-righteousness. Worship becomes more than singing or attending a service; it becomes a response to the greatness of God.
+This understanding of God also changes the believer’s understanding of sin. Tozer does not treat sin merely as breaking a list of rules. Sin is fundamentally a disruption of the relationship between the human being and God. It places self at the center and pushes God toward the margins. Pride, selfish ambition, greed, dishonesty, resentment, and uncontrolled desire all reveal the same underlying problem: the human tendency to make the self the final authority. Total commitment to Christ therefore requires more than avoiding obvious wrongdoing. It requires allowing God to confront the deeper attitudes from which sinful behavior grows.
+Another major theme is obedience. Tozer repeatedly challenges the separation of belief from conduct. A person may know Christian teaching intellectually and still resist God in practical life. But biblical faith, in Tozer’s understanding, naturally expresses itself through obedience. This does not mean that Christians earn salvation through perfect behavior. Rather, obedience is evidence that faith is alive. If Christ is genuinely loved and trusted, His commands cannot remain merely theoretical.
+Tozer’s view of obedience is particularly demanding because he does not limit it to dramatic religious decisions. The real test of commitment often appears in ordinary situations: how we speak to people, how we use money, what we do when nobody is watching, how we respond to criticism, whether we forgive, how we handle temptation, and whether we are willing to put another person’s good ahead of our own comfort. Total commitment is therefore lived in small decisions as much as in major sacrifices.
+Prayer occupies an important place in this spiritual vision. Tozer does not see prayer simply as a method for getting things from God. Prayer is communion with God. The believer approaches God not merely with a shopping list of requests but with a desire to know Him. This transforms prayer from a religious duty into a relationship. The deeper the Christian’s hunger for God becomes, the more prayer becomes natural. Tozer’s emphasis on seeking God Himself rather than merely seeking what God can provide is one of the most characteristic features of his spirituality.
+This same principle applies to Bible reading. Scripture should not be approached merely as a collection of information or rules. The purpose of Scripture is to reveal God and shape the believer’s understanding of Him. Tozer encourages Christians to move beyond superficial familiarity with biblical language. A person can know many verses and still have little experiential knowledge of God. True spiritual understanding requires meditation, reflection, obedience, and a willingness to allow Scripture to challenge personal assumptions.
+The Holy Spirit is another essential part of Tozer’s understanding of total commitment. Christianity is not sustained by human willpower alone. The believer needs divine help to live a transformed life. The Holy Spirit brings conviction, guidance, spiritual strength, and a deeper awareness of God. Tozer therefore warns against attempting to manufacture spiritual life through external religious activity. Human effort has a role, but authentic Christian transformation ultimately depends upon God’s work within the believer.
+Tozer is equally concerned about the quality of Christian worship. He criticizes worship that becomes primarily entertainment, habit, or social performance. Genuine worship begins when people recognize who God is. Reverence, awe, gratitude, humility, and love should naturally flow from that recognition. Worship is therefore not restricted to music or a church service. A life surrendered to God becomes an act of worship. Work, relationships, generosity, service, prayer, and private obedience can all become expressions of devotion.
+The book’s call to commitment also includes the cost of discipleship. Tozer does not present Christianity as a promise of constant comfort. Following Christ may involve sacrifice, misunderstanding, rejection, inconvenience, and the surrender of cherished ambitions. Jesus’ call to discipleship involves taking up the cross, and Tozer takes that language seriously. The Christian life requires the death of the old self-centered orientation. This can be uncomfortable because people naturally want to preserve control, reputation, comfort, and security.
+Yet Tozer does not present sacrifice as meaningless suffering. The purpose is transformation. The things surrendered to God are ultimately replaced by something deeper: spiritual freedom, intimacy with God, peace, holiness, purpose, and a renewed character. Christianity is not about losing everything for the sake of loss. It is about discovering that what we thought we needed to control may have been preventing us from experiencing genuine life with God.
+Another important aspect of Tozer’s message is his criticism of religious complacency. A person can be active in church and still spiritually asleep. They can know the vocabulary of Christianity without possessing a deep hunger for God. They can participate in religious programs while their inner life remains unchanged. Tozer therefore encourages believers to ask uncomfortable questions: Do I truly desire God? Am I willing to obey Him when obedience costs me something? Has my faith changed my character? Do I worship God for who He is, or mainly for what I hope He will give me?
+This self-examination is not intended to produce hopelessness. Tozer’s purpose is to awaken spiritual desire. He wants Christians to recognize that God offers something far richer than superficial religion. The Christian life can become a deep relationship with God characterized by awareness, dependence, reverence, love, and joy. The problem is not that God is distant; it is that people often allow distractions, selfishness, fear, and spiritual laziness to dominate their attention.
+The idea of Christ-centered living brings all these themes together. For Tozer, Jesus must not be treated simply as the one who forgives sins while the rest of life continues under personal control. Christ is Lord. This means that salvation and discipleship cannot be permanently separated. The believer is called not merely to receive Christ but to follow Him. Faith becomes a daily orientation toward Christ in which personal desires are repeatedly brought under His authority.
+Ultimately, Total Commitment to Christ is a challenge to move from casual Christianity to wholehearted discipleship. Tozer asks readers to examine the difference between saying that Christ is Lord and actually allowing Him to govern their lives. His message is demanding because it leaves little room for compartmentalized faith. Christianity should affect everything: ambition, money, relationships, morality, worship, prayer, work, private thoughts, and future plans.
+The enduring value of Tozer’s message lies in its simplicity. He does not suggest that the deepest Christian life requires complicated spiritual techniques. It begins with a profound reorientation of the heart: God must become more important than self. From that starting point come surrender, obedience, prayer, worship, holiness, dependence on the Holy Spirit, and service to others. Total commitment is therefore not merely a dramatic promise made once. It is a daily willingness to put Christ first again and again.
+In the end, Total Commitment to Christ can be understood as a spiritual invitation to stop treating Christianity as an accessory to life and begin treating it as the foundation of life. Tozer reminds readers that genuine faith is not measured only by what they say they believe but also by what they love, obey, pursue, surrender, and become. His central message is both demanding and hopeful: Christ is worthy of the whole person, and the deepest freedom comes when the whole person is finally given to Christ. For readers searching for an accessible summary of A. W. Tozer’s teaching on Christian discipleship, surrender to Christ, holiness, prayer, worship, obedience, spiritual growth, and wholehearted faith, this book remains a direct and compelling call to live Christianity with seriousness, humility, and complete devotion.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/bc216530-a2fa-4aac-8c8d-62f556405d85.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068675</t>
   </si>
   <si>
-    <t>Discover Total Commitment to Christ by A.W. Tozer. This book is published by General Press in eBook format, ISBN 9789390492718, ASIN B08S5PW9KK, under Christian Books and Bibles.</t>
+    <t>Discover Total Commitment to Christ by A.W. Tozer. This book is published by General Press in eBook format, ISBN 9789390492718, ASIN B08S5PW9KK, under Christian Books and Bibles, Christian Living, Christian Theology.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -723,83 +752,89 @@
       <c r="F2" s="2">
         <v>9789390492718</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>210.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>