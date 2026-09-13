--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -150,50 +150,53 @@
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
     <t>Spirituality</t>
   </si>
   <si>
     <t>Nonfiction</t>
   </si>
   <si>
     <t>SEL006000, SEL029000</t>
   </si>
   <si>
     <t>2020-11-09 00:00:00</t>
   </si>
   <si>
     <t>Since 1954, Twenty-Four Hours a Day has become a stable force in the recovery of many alcoholics throughout the world. With over six and a half million copies in print it offers daily thoughts, meditations, and prayers for living a clean and sober life. A spiritual resource with practical applications to fit our daily lives. It is a simple, yet effective way to help us relate the Twelve Steps to everyday life and helps us find the power not to take that first drink each day.</t>
+  </si>
+  <si>
+    <t>Richard Walker (1943-1999) was an English writer, freelance broadcaster, and professional storyteller who worked in several professions before focusing on storytelling. Born in Shropshire, he traveled widely throughout Britain and America, performing at folk festivals, schools, theaters, and private homes while sharing traditional tales.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/c3c24f2e-282a-4fe5-91d5-09123c10aa32.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068765</t>
   </si>
   <si>
     <t>Discover Twenty-Four Hours A Day by Richard Walker. This book is published by General Press in eBook format, ISBN 9789390492299, ASIN B08NXTCN5P, under Self-Help, Spirituality, Nonfiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -739,67 +742,69 @@
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>