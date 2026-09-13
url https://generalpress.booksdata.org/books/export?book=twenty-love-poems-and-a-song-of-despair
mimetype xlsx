--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -151,50 +151,57 @@
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>Poetry</t>
   </si>
   <si>
     <t>POE012000</t>
   </si>
   <si>
     <t>2022-09-05 00:00:00</t>
   </si>
   <si>
     <t>First published in 1924, ‘Twenty Love Poems and a Song of Despair’ is a collection of romantic poems by Pablo Neruda, a Chilean poet-diplomat and politician who won the Nobel Prize for Literature in 1971.
 This became Neruda’s most popular book and immediately established his reputation. It also became one of the most widely read collections of poetry written in Spanish. The book stands as an essential collection that continues to inspire lovers and poets around the world. The collection begins with passion, describing sensual affection that slackens into melancholy and separation in the later verses. The closing poem, “A Song of Despair,” is painful and anguished.</t>
+  </si>
+  <si>
+    <t>Pablo Neruda (1904–1973), born Ricardo Eliécer Neftalí Reyes Basoalto, was one of the greatest poets of the twentieth century and one of Latin America's most influential literary figures. Renowned for his passionate, lyrical, and deeply human poetry, Neruda wrote about love, nature, history, politics, and the struggles of ordinary people. His work has been translated into dozens of languages and continues to inspire readers across the world with its emotional depth and vivid imagery.
+Neruda was born on July 12, 1904, in Parral, Chile. His mother, a schoolteacher, died shortly after his birth, and he was raised by his father, a railway worker, in the town of Temuco. Surrounded by forests, rivers, and mountains, the beauty of southern Chile left a lasting impression on his imagination. He began writing poetry at an early age and adopted the pen name "Pablo Neruda" while still a teenager, later making it his legal name.
+His literary career gained international attention with the publication of Twenty Love Poems and a Song of Despair in 1924. The collection became one of the most beloved books of poetry in the Spanish language, celebrated for its heartfelt exploration of love and longing. Alongside his writing, Neruda pursued a diplomatic career, serving as a consul in several countries across Asia, Europe, and Latin America. These experiences broadened his perspective and deeply influenced his poetry.
+Neruda was also actively involved in politics. A committed supporter of left-wing causes, he served as a Chilean senator and publicly advocated for social justice and the rights of working people. His political beliefs led to periods of exile, during which he continued writing some of his most significant works, including Canto General, an epic celebration of the history, landscapes, and peoples of Latin America. In 1971, he was awarded the Nobel Prize in Literature in recognition of his extraordinary poetic achievement.
+Pablo Neruda died on September 23, 1973, shortly after the military coup in Chile. The circumstances surrounding his death have remained the subject of continued investigation and public discussion. Today, he is remembered as one of the world's greatest poets, whose words continue to express the beauty of love, the power of memory, and the enduring hope for justice, peace, and human dignity.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/ac40c97a-e6ba-4e5f-b74d-aeb40768ac96.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069001</t>
   </si>
   <si>
     <t>Discover Twenty Love Poems and a Song of Despair by Pablo Neruda. This book is published by General Press in eBook format, ISBN 9789354994258, ASIN B0BBRJ5TMX, under Literature and Fiction, Classics, Poetry.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -740,67 +747,69 @@
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>