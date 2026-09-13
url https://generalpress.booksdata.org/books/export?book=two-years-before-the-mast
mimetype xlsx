--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -148,50 +148,58 @@
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>History</t>
   </si>
   <si>
     <t>Action &amp; Adventure</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>TRV025000, BIO023000</t>
   </si>
   <si>
     <t>‘Two Years Before the Mast’ is a memoir by the American author Richard Henry Dana, published in 1840, having been written after a two-year sea voyage from Boston to California on a merchant ship starting in 1834. A film adaptation under the same name was released in 1946. It is the true story of Richard Henry Dana’s voyage aboard the merchant vessel the ‘Pilgrim’ on a trip around Cape Horn during the years 1834 to 1836. Dana was a student at Harvard when a case of the measles affected his vision. He left school and enlisted as a sailor on a merchant vessel, believing that the experience might help his eyesight. Dana kept a diary during his adventures and he intended his account to be "The life of a common sailor at sea as it really is." He details the trip from Boston, around South Africa and to San Francisco to trade goods from the United States for cow hides from Mexican colonial missions and ranchos.
  ‘Two Years Before the Mast’ depicts maritime life in the 19th Century as it truly was; brutal, harsh, dangerous, and sometimes incredibly beautiful. Dana’s account also includes a fascinating description of California before the Gold Rush. This book is considered as one of the most remarkable and influential adventure stories in American literature.</t>
+  </si>
+  <si>
+    <t>Richard Henry Dana Jr. (1815–1882) was an American lawyer, author, and social reformer whose firsthand account of life at sea became one of the greatest classics of maritime literature. Best known for his memoir Two Years Before the Mast, Dana combined vivid storytelling with a deep sense of justice, using his experiences to highlight the harsh realities faced by ordinary sailors. His writing not only entertained readers but also contributed to important discussions about workers' rights and the treatment of seamen.
+Dana was born on August 1, 1815, in Cambridge, Massachusetts, into a distinguished literary and intellectual family. His father, Richard Henry Dana Sr., was a respected poet and essayist. Dana entered Harvard College, but a severe case of measles weakened his eyesight, forcing him to suspend his studies. Hoping that sea air would improve his health, he signed on as an ordinary sailor aboard the merchant ship Pilgrim in 1834, embarking on a voyage that would change his life.
+For nearly two years, Dana sailed from Boston around Cape Horn to the coast of California, then a remote Mexican territory. Working alongside common sailors, he experienced the demanding physical labor, strict discipline, and frequent hardships of life aboard a merchant vessel. After returning home, he completed his education at Harvard Law School and began practicing law, often representing sailors and advocating for their legal rights.
+In 1840, Dana published Two Years Before the Mast, a remarkably honest and detailed account of his voyage. The book became an immediate success and remains one of the finest firsthand narratives of nineteenth-century seafaring. Its vivid descriptions of life aboard ship, California before the Gold Rush, and the dignity of working people earned widespread praise. Dana later wrote Twenty-Four Years After, reflecting on his return visit to California and the dramatic changes that had taken place.
+Throughout his legal career, Dana remained committed to justice, representing escaped enslaved people and supporting the abolitionist movement. He also served in public life and continued writing on legal and social issues.
+Richard Henry Dana Jr. died on January 6, 1882, in Rome, Italy. Today, he is remembered as a gifted writer, principled lawyer, and compassionate advocate whose work helped preserve an important chapter of maritime history while promoting fairness and human dignity. His enduring legacy continues to inspire readers interested in adventure, history, and social justice.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/70a34ede-3826-4655-a47e-2cbf42fb9ca6.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068747</t>
   </si>
   <si>
     <t>Discover Two Years Before the Mast by Richard Henry Dana. This book is published by General Press in eBook format, ISBN 9789390492022, ASIN B096T76TL7, under History, Action and Adventure, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,67 +743,69 @@
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>