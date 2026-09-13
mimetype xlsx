--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,50 +149,58 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC004000, FIC009010</t>
   </si>
   <si>
     <t>2022-07-06 00:00:00</t>
   </si>
   <si>
     <t>‘Typhoon’ is a novella by Joseph Conrad, a Polish-British writer regarded as one of the greatest novelists to write in the English language. The novella began in 1899 and serialized in Pall Mall Magazine in January–March 1902. 
 Captain MacWhirr sails the SS Nan-Shan, a British-built steamer running under the Siamese flag, into a typhoon—a mature tropical cyclone of the northwestern part of the Pacific Ocean. Other characters include the young Jukes - most probably an alter ego of Conrad from the time he had sailed under captain John McWhirr—and Solomon Rout, the chief engineer. 
 While Macwhirr, who, according to Conrad, ‘never walked on this Earth’—is emotionally estranged from his family and crew, and though he refuses to consider an alternative course to skirt the typhoon, his indomitable will in the face of a superior natural force elicits grudging admiration.</t>
+  </si>
+  <si>
+    <t>Joseph Conrad (1857–1924) was one of the most influential novelists in English literature, renowned for his profound psychological insight, masterful storytelling, and vivid portrayals of life at sea. Born in Poland but writing in his adopted English language, Conrad explored themes of morality, imperialism, isolation, courage, and the complexities of the human conscience. His novels continue to be admired for their literary brilliance and their penetrating examination of the human condition.
+Born Józef Teodor Konrad Korzeniowski on December 3, 1857, in Berdychiv, then part of the Russian Empire (now in Ukraine), Conrad came from a patriotic Polish family. His father, Apollo Korzeniowski, was a writer and political activist whose opposition to Russian rule led to the family's exile. Conrad lost both his parents while still a child, and these early experiences of hardship and displacement profoundly shaped his outlook on life and literature.
+At the age of sixteen, Conrad left Poland to pursue a career at sea. He first joined the French merchant marine and later served in the British Merchant Navy, eventually becoming a British citizen in 1886. Over nearly two decades, he traveled across the Mediterranean, the Caribbean, Southeast Asia, Australia, and Africa. These extensive voyages provided the rich experiences and authentic settings that became the foundation of his fiction.
+Although English was his third language, Conrad mastered it with extraordinary skill and began writing novels in his late thirties. His first novel, Almayer's Folly (1895), marked the beginning of a remarkable literary career. He went on to produce enduring masterpieces such as Lord Jim, Nostromo, The Secret Agent, Under Western Eyes, Typhoon, and Heart of Darkness. His works are celebrated for their complex characters, philosophical depth, and innovative narrative techniques. Heart of Darkness, in particular, remains one of the most discussed novels in world literature for its exploration of colonialism, power, and the darker aspects of human nature.
+Throughout his career, Conrad examined the moral challenges faced by individuals in extreme circumstances. His stories often asked difficult questions about loyalty, responsibility, justice, and the fragile boundaries between civilization and chaos.
+Joseph Conrad passed away on August 3, 1924, in Bishopsbourne, Kent, England. Today, he is remembered as one of the greatest novelists of the modern era. His extraordinary ability to blend adventure with profound psychological and philosophical insight has secured his place among the finest writers in world literature, inspiring readers and authors across generations.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/89dfe02d-c8a7-4aa4-8c12-19b3f6b7ef8d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068870</t>
   </si>
   <si>
     <t>Discover Typhoon by Joseph Conrad. This book is published by General Press in eBook format, ISBN 9789354992704, ASIN B0B6FPDD4X, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,67 +744,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>