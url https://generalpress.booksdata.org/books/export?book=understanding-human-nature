--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,53 +149,58 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>Philosophy</t>
   </si>
   <si>
     <t>Psychology</t>
   </si>
   <si>
     <t>PSY029000, PSY023000</t>
   </si>
   <si>
     <t>2020-04-07 00:00:00</t>
   </si>
   <si>
-    <t>‘Understanding Human Nature’ was an attempt to acquaint the general public with the fundamentals of Individual Psychology. Adler explores human personality from all angles – how character develops, the nature of the psyche, how we see the world and how we become who we are. He believed that the work of understanding should not be the preserve of psychologists alone, but a vital undertaking for everyone to pursue, given the bad consequences of ignorance. This approach to psychology was unusually democratic for psychoanalytic circles. It is a work that anyone can read and understand.
-[...1 lines deleted...]
-Alfred Adler (February 7, 1870 – May 28, 1937) was an Austrian medical doctor, psychotherapist, and founder of the school of individual psychology. His emphasis on the importance of feelings of inferiority – the inferiority complex – is recognised as isolating an element which plays a key role in personality development.</t>
+    <t>‘Understanding Human Nature’ was an attempt to acquaint the general public with the fundamentals of Individual Psychology. Adler explores human personality from all angles – how character develops, the nature of the psyche, how we see the world and how we become who we are. He believed that the work of understanding should not be the preserve of psychologists alone, but a vital undertaking for everyone to pursue, given the bad consequences of ignorance. This approach to psychology was unusually democratic for psychoanalytic circles. It is a work that anyone can read and understand.</t>
+  </si>
+  <si>
+    <t>Alfred Adler (1870–1937) was an Austrian physician, psychotherapist, and one of the pioneering figures in the field of modern psychology. Best known as the founder of Individual Psychology, Adler introduced revolutionary ideas about human motivation, personality, and mental well-being. Unlike many psychologists of his time, he believed that people are shaped not only by their past experiences but also by their goals, relationships, and desire to contribute meaningfully to society. His optimistic view of human nature continues to influence psychology, education, counseling, and personal development.
+Adler was born on February 7, 1870, in Vienna, Austria, into a large middle-class Jewish family. As a child, he experienced frequent illnesses, including rickets and a severe bout of pneumonia, which left him physically weak for much of his early life. These personal struggles inspired his interest in medicine and gave him a deep understanding of the emotional and physical challenges people face. After earning his medical degree from the University of Vienna, he began practicing as a physician before gradually turning his attention to psychiatry and psychology.
+Early in his career, Adler worked closely with Sigmund Freud and became an important member of the Vienna Psychoanalytic Society. However, he eventually disagreed with Freud's emphasis on unconscious instincts and sexual drives as the primary forces behind human behavior. In 1911, Adler separated from Freud and established his own school of thought, known as Individual Psychology. He argued that feelings of inferiority are a natural part of life and can motivate individuals to grow, improve, and achieve success. He also introduced the concept of the "inferiority complex," explaining how unresolved feelings of inadequacy can affect behavior and relationships.
+Throughout his career, Adler emphasized the importance of social interest, cooperation, and community. He believed that mental health depends on developing healthy relationships, a sense of belonging, and the courage to overcome life's challenges. His influential books, including Understanding Human Nature, The Practice and Theory of Individual Psychology, and What Life Could Mean to You, made psychological ideas accessible to both professionals and general readers.
+Alfred Adler died in 1937 while on a lecture tour in Scotland, leaving behind a legacy that continues to shape psychotherapy and human development. His compassionate belief in personal growth, resilience, and the power of community has inspired generations of psychologists, educators, and individuals seeking to understand themselves and lead more meaningful lives.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/67a1f736-bac6-4b04-adea-ae2681d3cea7.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068684</t>
   </si>
   <si>
     <t>Discover Understanding Human Nature by Alfred Adler. This book is published by General Press in eBook format, ISBN 9789389716245, ASIN B086WPRPQN, under Reference, Philosophy, Psychology.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,67 +746,69 @@
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>