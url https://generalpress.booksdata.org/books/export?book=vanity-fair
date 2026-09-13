--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -148,50 +148,58 @@
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Humor &amp; Comedy</t>
   </si>
   <si>
     <t>FIC052000</t>
   </si>
   <si>
     <t>2022-06-10 00:00:00</t>
   </si>
   <si>
     <t>Originally published in 1848, ‘Vanity Fair’ by William Makepeace Thackeray, is one of the best classic books of all time. William Makepeace Thackeray was an Indian-born English author, novelist, and illustrator. During the Victorian era he was ranked second only to Charles Dickens, and today he remains famous for this classic English novel. The story revolves around the lives of Becky Sharp and Amelia Sedley during the Napoleonic Wars. Becky is a strong-willed and cunning young woman and Amelia is a good natured, lovable though simple-minded young girl. The story shows how the characters struggle to make their way in society.
 A satirisation of British society in the early 19th-century, the novel was highly successful when first published and is today considered a timeless classic. A true masterpiece of English fiction and a must-read for all literature lovers.</t>
+  </si>
+  <si>
+    <t>William Makepeace Thackeray (1811–1863) was one of the greatest English novelists of the Victorian era, celebrated for his sharp wit, memorable characters, and insightful portrayals of society. Through his novels, essays, and satirical writings, he examined the ambitions, weaknesses, and moral complexities of human nature. His keen observations of social life and his ability to blend humor with compassion earned him a lasting place among the finest writers in English literature.
+Thackeray was born on July 18, 1811, in Calcutta (now Kolkata), India, where his father worked for the British East India Company. After his father's death, he was sent to England for his education, attending the prestigious Charterhouse School before studying at Trinity College, Cambridge. Although he left university without completing his degree, he developed a lifelong love of literature, art, and journalism. In his early years, he tried several professions, including studying law and painting, before discovering that writing was his true calling.
+His literary career began with contributions to newspapers and magazines, where his humorous essays and satirical sketches quickly attracted attention. Thackeray's breakthrough came in 1847–1848 with the publication of Vanity Fair, a masterpiece that remains one of the greatest novels in English literature. Subtitled A Novel Without a Hero, it offers a brilliant and often ironic portrait of nineteenth-century society through unforgettable characters such as Becky Sharp and Amelia Sedley. Rather than presenting simple heroes and villains, Thackeray explored the complexities of ambition, vanity, love, and morality.
+He went on to write several other acclaimed novels, including Pendennis, The History of Henry Esmond, The Newcomes, and The Virginians. Alongside his fiction, he was a respected lecturer and essayist, admired for his thoughtful reflections on literature and history. His style combined elegant prose, gentle irony, and a deep understanding of human behavior.
+Despite his literary success, Thackeray experienced personal sorrow, particularly after his wife, Isabella, suffered from severe mental illness, leaving him to care for their daughters. These experiences added depth and empathy to his writing.
+William Makepeace Thackeray died on December 24, 1863, in London. Today, he is remembered as one of the defining voices of Victorian literature, whose works continue to captivate readers with their intelligence, humor, psychological insight, and timeless exploration of human character.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/0402bb68-0552-4fa7-b11a-0018ceecbaa7.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068856</t>
   </si>
   <si>
     <t>Discover Vanity Fair by William Makepeace Thackeray. This book is published by General Press in eBook format, ISBN 9789354992322, ASIN B0B3QZBXBC, under Literature and Fiction, Humor and Comedy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,67 +743,69 @@
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>