--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,125 +131,134 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Walden and Civil Disobedience</t>
   </si>
   <si>
     <t>Henry David Thoreau</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Literature &amp; Fiction</t>
-[...2 lines deleted...]
-    <t>Classics</t>
+    <t>Non Fiction</t>
+  </si>
+  <si>
+    <t>Classic Nonfiction</t>
+  </si>
+  <si>
+    <t>Nature Writing</t>
   </si>
   <si>
     <t>FIC004000, FIC000000, FIC029000</t>
   </si>
   <si>
     <t>2017-12-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>Walden is a book written by Henry David Thoreau, a reflection upon simple living in nature. The work is part personal declaration of independence, social experiment, voyage of spiritual discovery, satire, and manual for self-reliance. By immersing himself in nature, Thoreau hoped to gain a more objective understanding of society through personal introspection. Simple living and self-sufficiency were Thoreau's other goals, and the whole project was inspired by transcendentalist philosophy.
-Civil Disobedience is thought to have originated after Thoreau spent a night in jail for refusing to pay taxes to a government with whose policies he did not agree. Assigning greater importance to the conscience of the individual than the governing law, Civil Disobedience is an internationally admired work that is known to have influenced writer Leo Tolstoy and political activist Mahatma Gandhi, and many members of the American Civil Rights Movement. Now available together in one chic and affordable edition as part of the Word Cloud Classics series, Walden and Civil Disobedience makes an attractive addition to any library.</t>
+    <t>What would happen if you stripped your life down to its essentials — if you walked away from the noise, the busyness, and the endless acquiring — and simply tried to live deliberately? Henry David Thoreau didn't just ask that question. He answered it by doing it, and 'Walden and Civil Disobedience' is the luminous, fiercely independent work of philosophical nonfiction and social essay that grew out of that experiment, a book that has been challenging readers to examine their own lives ever since.
+The first and longer part of the volume, 'Walden', chronicles the two years Thoreau spent living alone in a small self-built cabin on the shores of Walden Pond in Massachusetts, on land owned by his friend and mentor Ralph Waldo Emerson. He grew his own food, kept his expenses to almost nothing, and spent his days reading, writing, walking, and observing the natural world with an attention so precise and patient it borders on the devotional. But Thoreau was not writing a nature diary. He was writing a sustained, sometimes playful, sometimes ferocious argument for the examined life — for the idea that most of what we call necessity is actually habit, and most of what we call progress is actually distraction.
+'Civil Disobedience', the shorter essay that accompanies it, moves from the personal to the political with the same uncompromising clarity. Written in response to American slavery and the Mexican-American War, it argues that when a government acts unjustly, the morally serious person has not just the right but the duty to refuse compliance. The essay went on to influence Gandhi, Martin Luther King Jr., and generations of activists who found in Thoreau's plain, principled reasoning a foundation for nonviolent resistance.
+Together, the two works form a portrait of a man who believed that integrity begins in the smallest daily choices — what you buy, what you support, how you spend your hours, and what you are willing to stand against. Nearly two centuries later, both the pond and the argument feel as alive and as necessary as ever.</t>
   </si>
   <si>
     <t>Henry David Thoreau was an American author, poet, philosopher, polymath, abolitionist, naturalist, tax resister, development critic, surveyor, historian, and leading transcendentalist. He is best known for his book Walden, a reflection upon simple living in natural surroundings, and his essay Resistance to Civil Government, an argument for disobedience to an unjust state.
 Thoreau's books, articles, essays, journals, and poetry total over 20 volumes. Among his lasting contributions are his writings on natural history and philosophy, where he anticipated the methods and findings of ecology and environmental history, two sources of modern-day environmentalism. His literary style interweaves close natural observation, personal experience, pointed rhetoric, symbolic meanings, and historical lore, while displaying a poetic sensibility, philosophical austerity, and 'Yankee' love of practical detail. He was also deeply interested in the idea of survival in the face of hostile elements, historical change, and natural decay; at the same time he advocated abandoning waste and illusion in order to discover life's true essential needs.</t>
+  </si>
+  <si>
+    <t>Henry David Thoreau’s Walden and Civil Disobedience brings together two of his most influential works, both centered on a fundamental question: how should a person live when society encourages habits, values, and institutions that conflict with conscience? Walden explores this question through Thoreau’s experiment of living simply in a small cabin near Walden Pond, while Civil Disobedience examines the individual’s moral responsibility when the government supports injustice. Although the two works address different subjects, they are united by Thoreau’s belief in independence, simplicity, conscience, and the courage to resist conformity.
+In Walden, Thoreau describes the experience of living for more than two years in a small cabin near Walden Pond in Concord, Massachusetts. His experiment begins as an attempt to discover whether a person can live deliberately and independently without becoming trapped by unnecessary material possessions and social expectations. He does not present his time in the woods merely as an escape from civilization. Instead, he uses nature as a setting in which to examine modern life more carefully. By reducing his needs, he hopes to discover what is genuinely important.
+Thoreau begins by questioning the way people organize their lives. He observes that many spend their best years working simply to pay for houses, clothing, food, and other possessions. Instead of controlling their possessions, they become controlled by them. They work longer hours, accumulate debts, and worry constantly about maintaining a standard of living that may not actually make them happy. Thoreau believes that people often mistake comfort and wealth for genuine freedom.
+His answer is simplicity. He builds a small cabin, grows some food, and keeps careful track of his expenses. He discovers that he needs surprisingly little to live. This does not mean that Thoreau believes everyone should abandon society and live in the woods. His deeper point is that people should examine their needs instead of automatically accepting the demands of consumer culture. A simpler life can create more time for thought, observation, reading, friendship, and personal growth.
+The idea of living deliberately is central to Walden. Thoreau wants people to wake up from habitual living. He criticizes those who simply follow traditions because everyone else follows them. A person should stop occasionally and ask whether the life he or she is living is actually meaningful. This requires courage because independent living can make a person appear strange or impractical to others.
+Nature plays a major role in Thoreau’s experiment. Walden Pond is not merely a beautiful background; it becomes a source of education and spiritual renewal. Thoreau observes birds, animals, plants, weather, changing seasons, and the movement of the water with extraordinary attention. His descriptions show that nature contains endless variety for anyone willing to look closely. He discovers that solitude does not necessarily mean loneliness. Being alone in nature can deepen one’s awareness of life.
+Thoreau also reflects on work. He respects useful labor but questions the idea that endless work is automatically virtuous. If people spend all their time earning money, they may have little time left to enjoy the very life they are supposedly working to improve. He therefore seeks a balance in which work supports life rather than becoming its master. His economic experiment demonstrates that reducing expenses can be as powerful as increasing income.
+Another major theme is time. Thoreau believes that modern people waste much of their lives through unnecessary activity. They rush from one task to another without considering why they are doing it. At Walden, he attempts to live according to a more natural rhythm. He reads, walks, observes, thinks, works, and allows himself periods of quiet. This slower pace enables him to notice things that would normally escape attention.
+Thoreau’s reflections on society are sometimes playful, sometimes critical, and often philosophical. He questions conventional ideas about success, education, property, progress, and civilization. He is particularly skeptical of technological and economic “progress” when it does not lead to greater wisdom or freedom. A railroad may make travel faster, for example, but Thoreau asks whether people have considered where they are actually trying to go.
+The second work, Civil Disobedience, shifts from personal independence to political morality. It begins with Thoreau’s famous argument that government is not automatically entitled to obedience simply because it possesses legal authority. The individual has a conscience, and when government commands people to participate in injustice, conscience must come first.
+Thoreau wrote the essay partly in response to his refusal to pay a poll tax that would support a government involved in slavery and the Mexican-American War. He spent a night in jail as a result. For him, this was not an act of rebellion for its own sake. It was a moral refusal to cooperate with practices he considered wrong. He argues that simply voting against injustice is not always enough. If a government continues to commit wrongdoing, citizens may have a responsibility to withdraw their cooperation.
+This is the central idea of civil disobedience: a person should not participate in injustice merely because the law requires it. Thoreau asks readers to imagine what happens when the law and conscience come into conflict. If obeying the law means becoming an instrument of injustice, then obedience itself becomes morally questionable.
+He therefore places the individual above the state in matters of conscience. This does not mean that everyone should break laws whenever they dislike them. Thoreau’s argument is more demanding: people must be willing to examine their actions and accept the consequences of acting according to conscience. His willingness to go to jail is important because it demonstrates that moral resistance involves personal sacrifice.
+Thoreau also criticizes passive citizenship. He believes people often hide behind institutions, telling themselves that someone else is responsible for injustice. A government, however, is ultimately sustained by the actions and cooperation of individuals. If enough people refuse to participate in wrongdoing, unjust systems can become difficult to maintain.
+The two works therefore complement each other beautifully. Walden asks the individual to free the mind from unnecessary social pressures, while Civil Disobedience asks the individual to preserve moral freedom in relation to political authority. In both works, Thoreau distrusts blind conformity. He wants people to think for themselves and act according to principles rather than simply following the crowd.
+There are also important tensions in Thoreau’s ideas. His life at Walden was not completely isolated from society, and his criticism of materialism does not mean that he rejected every convenience or form of progress. Likewise, civil disobedience raises difficult questions about when resistance is justified and how individual conscience should relate to democratic institutions. These complexities make the works more interesting rather than less valuable.
+Ultimately, Walden and Civil Disobedience is a powerful defense of individual freedom and moral responsibility. Thoreau encourages readers to simplify their lives, question conventional definitions of success, pay attention to nature, and recover time for thought. At the political level, he insists that conscience cannot be surrendered to government. The same principle connects both works: a meaningful life requires the courage to examine what we are doing and why we are doing it.
+Thoreau’s lasting message is therefore not simply “live in the woods” or “break unjust laws.” It is much deeper. He asks us to wake up from automatic living. We should decide what we truly need, what we genuinely value, and what we are willing to stand for. Freedom, in Thoreau’s understanding, begins inside the individual—with the ability to think independently, live deliberately, and refuse to cooperate with injustice. That combination of simplicity and moral courage is what gives Walden and Civil Disobedience its enduring power.</t>
   </si>
   <si>
     <t>Economy
 When I wrote the following pages, or rather the bulk of them, I lived alone, in the woods, a mile from any neighbor, in a house which I had built myself, on the shore of Walden Pond, in Concord, Massachusetts, and earned my living by the labor of my hands only. I lived there two years and two months. At present I am a sojourner in civilized life again.
 I should not obtrude my affairs so much on the notice of my readers if very particular inquiries had not been made by my townsmen concerning my mode of life, which some would call impertinent, though they do not appear to me at all impertinent, but, considering the circumstances, very natural and pertinent. Some have asked what I got to eat; if I did not feel lonesome; if I was not afraid; and the like. Others have been curious to learn what portion of my income I devoted to charitable purposes; and some, who have large families, how many poor children I maintained. I will therefore ask those of my readers who feel no particular interest in me to pardon me if I undertake to answer some of these questions in this book. In most books, the I, or first person, is omitted; in this it will be retained; that, in respect to egotism, is the main difference. We commonly do not remember that it is, after all, always the first person that is speaking. I should not talk so much about myself if there were anybody else whom I knew as well. Unfortunately, I am confined to this theme by the narrowness of my experience. Moreover, I, on my side, require of every writer, first or last, a simple and sincere account of his own life, and not merely what he has heard of other men’s lives; some such account as he would send to his kindred from a distant land; for if he has lived sincerely, it must have been in a distant land to me. Perhaps these pages are more particularly addressed to poor students. As for the rest of my readers, they will accept such portions as apply to them. I trust that none will stretch the seams in putting on the coat, for it may do good service to him whom it fits.
 I would fain say something, not so much concerning the Chinese and Sandwich Islanders as you who read these pages, who are said to live in New England; something about your condition, especially your outward condition or circumstances in this world, in this town, what it is, whether it is necessary that it be as bad as it is, whether it cannot be improved as well as not. I have travelled a good deal in Concord; and everywhere, in shops, and offices, and fields, the inhabitants have appeared to me to be doing penance in a thousand remarkable ways. What I have heard of Bramins sitting exposed to four fires and looking in the face of the sun; or hanging suspended, with their heads downward, over flames; or looking at the heavens over their shoulders “until it becomes impossible for them to resume their natural position, while from the twist of the neck nothing but liquids can pass into the stomach”; or dwelling, chained for life, at the foot of a tree; or measuring with their bodies, like caterpillars, the breadth of vast empires; or standing on one leg on the tops of pillars—even these forms of conscious penance are hardly more incredible and astonishing than the scenes which I daily witness. The twelve labors of Hercules were trifling in comparison with those which my neighbors have undertaken; for they were only twelve, and had an end; but I could never see that these men slew or captured any monster or finished any labor. They have no friend Iolaus to burn with a hot iron the root of the hydra’s head, but as soon as one head is crushed, two spring up.
 I see young men, my townsmen, whose misfortune it is to have inherited farms, houses, barns, cattle, and farming tools; for these are more easily acquired than got rid of. Better if they had been born in the open pasture and suckled by a wolf, that they might have seen with clearer eyes what field they were called to labor in. Who made them serfs of the soil? Why should they eat their sixty acres, when man is condemned to eat only his peck of dirt? Why should they begin digging their graves as soon as they are born? They have got to live a man’s life, pushing all these things before them, and get on as well as they can. How many a poor immortal soul have I met well-nigh crushed and smothered under its load, creeping down the road of life, pushing before it a barn seventy-five feet by forty, its Augean stables never cleansed, and one hundred acres of land, tillage, mowing, pasture, and woodlot! The portionless, who struggle with no such unnecessary inherited encumbrances, find it labor enough to subdue and cultivate a few cubic feet of flesh.
 But men labor under a mistake. The better part of the man is soon plowed into the soil for compost. By a seeming fate, commonly called necessity, they are employed, as it says in an old book, laying up treasures which moth and rust will corrupt and thieves break through and steal. It is a fool’s life, as they will find when they get to the end of it, if not before. It is said that Deucalion and Pyrrha created men by throwing stones over their heads behind them:—
 Inde genus durum sumus, experiensque laborum,
 Et documenta damus qua simus origine nati.
 Or, as Raleigh rhymes it in his sonorous way,—
 “From thence our kind hard-hearted is, enduring pain and care,
 Approving that our bodies of a stony nature are.”
 So much for a blind obedience to a blundering oracle, throwing the stones over their heads behind them, and not seeing where they fell.
 Most men, even in this comparatively free country, through mere ignorance and mistake, are so occupied with the factitious cares and superfluously coarse labors of life that its finer fruits cannot be plucked by them. Their fingers, from excessive toil, are too clumsy and tremble too much for that. Actually, the laboring man has not leisure for a true integrity day by day; he cannot afford to sustain the manliest relations to men; his labor would be depreciated in the market. He has no time to be anything but a machine. How can he remember well his ignorance—which his growth requires—who has so often to use his knowledge? We should feed and clothe him gratuitously sometimes, and recruit him with our cordials, before we judge of him. The finest qualities of our nature, like the bloom on fruits, can be preserved only by the most delicate handling. Yet we do not treat ourselves nor one another thus tenderly.
 Some of you, we all know, are poor, find it hard to live, are sometimes, as it were, gasping for breath. I have no doubt that some of you who read this book are unable to pay for all the dinners which you have actually eaten, or for the coats and shoes which are fast wearing or are already worn out, and have come to this page to spend borrowed or stolen time, robbing your creditors of an hour. It is very evident what mean and sneaking lives many of you live, for my sight has been whetted by experience; always on the limits, trying to get into business and trying to get out of debt, a very ancient slough, called by the Latins aes alienum, another’s brass, for some of their coins were made of brass; still living, and dying, and buried by this other’s brass; always promising to pay, promising to pay, tomorrow, and dying today, insolvent; seeking to curry favor, to get custom, by how many modes, only not state-prison offenses; lying, flattering, voting, contracting yourselves into a nutshell of civility or dilating into an atmosphere of thin and vaporous generosity, that you may persuade your neighbor to let you make his shoes, or his hat, or his coat, or his carriage, or import his groceries for him; making yourselves sick, that you may lay up something against a sick day, something to be tucked away in an old chest, or in a stocking behind the plastering, or, more safely, in the brick bank; no matter where, no matter how much or how little.
 I sometimes wonder that we can be so frivolous, I may almost say, as to attend to the gross but somewhat foreign form of servitude called Negro Slavery, there are so many keen and subtle masters that enslave both North and South. It is hard to have a Southern overseer; it is worse to have a Northern one; but worst of all when you are the slave-driver of yourself. Talk of a divinity in man! Look at the teamster on the highway, wending to market by day or night; does any divinity stir within him? His highest duty to fodder and water his horses! What is his destiny to him compared with the shipping interests? Does not he drive for Squire Make-a-stir? How godlike, how immortal, is he? See how he cowers and sneaks, how vaguely all the day he fears, not being immortal nor divine, but the slave and prisoner of his own opinion of himself, a fame won by his own deeds. Public opinion is a weak tyrant compared with our own private opinion. What a man thinks of himself, that it is which determines, or rather indicates, his fate. Self-emancipation even in the West Indian provinces of the fancy and imagination—what Wilberforce is there to bring that about? Think, also, of the ladies of the land weaving toilet cushions against the last day, not to betray too green an interest in their fates! As if you could kill time without injuring eternity.
 The mass of men lead lives of quiet desperation. What is called resignation is confirmed desperation. From the desperate city you go into the desperate country, and have to console yourself with the bravery of minks and muskrats. A stereotyped but unconscious despair is concealed even under what are called the games and amusements of mankind. There is no play in them, for this comes after work. But it is a characteristic of wisdom not to do desperate things.
 When we consider what, to use the words of the catechism, is the chief end of man, and what are the true necessaries and means of life, it appears as if men had deliberately chosen the common mode of living because they preferred it to any other. Yet they honestly think there is no choice left. But alert and healthy natures remember that the sun rose clear. It is never too late to give up our prejudices. No way of thinking or doing, however ancient, can be trusted without proof. What everybody echoes or in silence passes by as true to-day may turn out to be falsehood to-morrow, mere smoke of opinion, which some had trusted for a cloud that would sprinkle fertilizing rain on their fields. What old people say you cannot do, you try and find that you can. Old deeds for old people, and new deeds for new. Old people did not know enough once, perchance, to fetch fresh fuel to keep the fire a-going; new people put a little dry wood under a pot, and are whirled round the globe with the speed of birds, in a way to kill old people, as the phrase is. Age is no better, hardly so well, qualified for an instructor as youth, for it has not profited so much as it has lost. One may almost doubt if the wisest man has learned anything of absolute value by living. Practically, the old have no very important advice to give the young, their own experience has been so partial, and their lives have been such miserable failures, for private reasons, as they must believe; and it may be that they have some faith left which belies that experience, and they are only less young than they were. I have lived some thirty years on this planet, and I have yet to hear the first syllable of valuable or even earnest advice from my seniors. They have told me nothing, and probably cannot tell me anything to the purpose. Here is life, an experiment to a great extent untried by me; but it does not avail me that they have tried it. If I have any experience which I think valuable, I am sure to reflect that this my Mentors said nothing about.
 One farmer says to me, “You cannot live on vegetable food solely, for it furnishes nothing to make bones with”; and so he religiously devotes a part of his day to supplying his system with the raw material of bones; walking all the while he talks behind his oxen, which, with vegetable-made bones, jerk him and his lumbering plow along in spite of every obstacle. Some things are really necessaries of life in some circles, the most helpless and diseased, which in others are luxuries merely, and in others still are entirely unknown.
 The whole ground of human life seems to some to have been gone over by their predecessors, both the heights and the valleys, and all things to have been cared for. According to Evelyn, “the wise Solomon prescribed ordinances for the very distances of trees; and the Roman prætors have decided how often you may go into your neighbor’s land to gather the acorns which fall on it without trespass, and what share belongs to that neighbor.” Hippocrates has even left directions how we should cut our nails; that is, even with the ends of the fingers, neither shorter nor longer. Undoubtedly the very tedium and ennui which presume to have exhausted the variety and the joys of life are as old as Adam. But man’s capacities have never been measured; nor are we to judge of what he can do by any precedents, so little has been tried. Whatever have been thy failures hitherto, “be not afflicted, my child, for who shall assign to thee what thou hast left undone?”
 We might try our lives by a thousand simple tests; as, for instance, that the same sun which ripens my beans illumines at once a system of earths like ours. If I had remembered this it would have prevented some mistakes. This was not the light in which I hoed them. The stars are the apexes of what wonderful triangles! What distant and different beings in the various mansions of the universe are contemplating the same one at the same moment! Nature and human life are as various as our several constitutions. Who shall say what prospect life offers to another? Could a greater miracle take place than for us to look through each other’s eyes for an instant? We should live in all the ages of the world in an hour; ay, in all the worlds of the ages. History, Poetry, Mythology!—I know of no reading of another’s experience so startling and informing as this would be.
 The greater part of what my neighbors call good I believe in my soul to be bad, and if I repent of anything, it is very likely to be my good behavior. What demon possessed me that I behaved so well? You may say the wisest thing you can, old man—you who have lived seventy years, not without honor of a kind—I hear an irresistible voice which invites me away from all that. One generation abandons the enterprises of another like stranded vessels.
 I think that we may safely trust a good deal more than we do. We may waive just so much care of ourselves as we honestly bestow elsewhere. Nature is as well adapted to our weakness as to our strength. The incessant anxiety and strain of some is a well-nigh incurable form of disease. We are made to exaggerate the importance of what work we do; and yet how much is not done by us! Or, what if we had been taken sick? How vigilant we are! Determined not to live by faith if we can avoid it; all the day-long on the alert, at night we unwillingly say our prayers and commit ourselves to uncertainties. So thoroughly and sincerely are we compelled to live, reverencing our life, and denying the possibility of change. This is the only way, we say; but there are as many ways as there can be drawn radii from one centre. All change is a miracle to contemplate; but it is a miracle which is taking place every instant. Confucius said, “To know that we know what we know, and that we do not know what we do not know, that is true knowledge.” When one man has reduced a fact of the imagination to be a fact to his understanding, I foresee that all men at length establish their lives on that basis.
 Let us consider for a moment what most of the trouble and anxiety which I have referred to is about, and how much it is necessary that we be troubled, or at least careful. It would be some advantage to live a primitive and frontier life, though in the midst of an outward civilization, if only to learn what are the gross necessaries of life and what methods have been taken to obtain them; or even to look over the old day-books of the merchants, to see what it was that men most commonly bought at the stores, what they stored, that is, what are the grossest groceries. For the improvements of ages have had but little influence on the essential laws of man’s existence; as our skeletons, probably, are not to be distinguished from those of our ancestors.
-By the words, necessary of life, I mean whatever, of all that man obtains by his own exertions, has been from the first, or from long use has become, so important to human life that few, if any, whether from savageness, or poverty, or philosophy, ever attempt to do without it. To many creatures there is in this sense but one necessary of life, Food. To the bison of the prairie it is a few inches of palatable grass, with water to drink; unless he seeks the Shelter of the forest or the mountain’s shadow. None of the brute creation requires more than Food and Shelter. The necessaries of life for man in this climate may, accurately enough, be distributed under the several heads of Food, Shelter, Clothing, and Fuel; for not till we have secured these are we prepared to entertain the true problems of life with freedom and a prospect of success. Man has invented, not only houses, but clothes and cooked food; and possibly from the accidental discovery of the warmth of fire, and the consequent use of it, at first a luxury, arose the present necessity to sit by it. We observe cats and dogs acquiring the same second nature. By proper Shelter and Clothing we legitimately retain our own internal heat; but with an excess of these, or of Fuel, that is, with an external heat greater than our own internal, may not cookery properly be said to begin? Darwin, the naturalist, says of the inhabitants of Tierra del Fuego, that while his own party, who were well clothed and sitting close to a fire, were far from too warm, these naked savages, who were farther off, were observed, to his great surprise, “to be streaming with perspiration at undergoing such a roasting.” So, we are told, the New Hollander goes naked with impunity, while the European shivers in his clothes. Is it impossible to combine the hardiness of these savages with the intellectualness of the civilized man? According to Liebig, man’s body is a stove, and food the fuel which keeps up the internal combustion in the lungs. In cold weather we eat more, in warm less. The animal heat is the result of a slow combustion, and disease and death take place when this is too rapid; or for want of fuel, or from some defect in the draught, the fire goes out. Of course the vital heat is not to be confounded with fire; but so much for analogy. It appears, therefore, from the above list, that the expression, animal life, is nearly synonymous with the expression, animal heat; for while Food may be regarded as the Fuel which keeps up the fire within us—and Fuel serves only to prepare that Food or to increase the warmth of our bodies by addition from without—Shelter and Clothing also serve only to retain the heat thus generated and absorbed.
-[...15 lines deleted...]
-I have always endeavored to acquire strict business habits; they are indispensable to every man. If your trade is with the Celestial Empire, then some small counting house on the coast, in some Salem harbor, will be fixture enough. You will export such articles as the country affords, purely native products, much ice and pine timber and a little granite, always in native bottoms. These will be good ventures. To oversee all the details yourself in person; to be at once pilot and captain, and owner and underwriter; to buy and sell and keep the accounts; to read every letter received, and write or read every letter sent; to superintend the discharge of imports night and day; to be upon many parts of the coast almost at the same time—often the richest freight will be discharged upon a Jersey shore;—to be your own telegraph, unweariedly sweeping the horizon, speaking all passing vessels bound coastwise; to keep up a steady despatch of commodities, for the supply of such a distant and exorbitant market; to keep yourself informed of the state of the markets, prospects of war and peace everywhere, and anticipate the tendencies of trade and civilization—taking advantage of the results of all exploring expeditions, using new passages and all improvements in navigation;—charts to be studied, the position of reefs and new lights and buoys to be ascertained, and ever, and ever, the logarithmic tables to be corrected, for by the error of some calculator the vessel often splits upon a rock that should have reached a friendly pier—there is the untold fate of La Prouse;—universal science to be kept pace with, studying the lives of all great discoverers and navigators, great adventurers and merchants, from Hanno and the Phoenicians down to our day; in fine, account of stock to be taken from time to time, to know how</t>
+By the words, necessary of life, I mean whatever, of all that man obtains by his own exertions, has been from the first, or from long use has become, so important to human life that few, if any, whether from savageness, or poverty, or philosophy, ever attempt to do without it. To many creatures there is in this sense but one necessary of life, Food. To the bison of the prairie it is a few inches of palatable grass, with water to drink; unless he seeks the Shelter of the forest or the mountain’s shadow. None of the brute creation requires more than Food and Shelter. The necessaries of life for man in this climate may, accurately enough, be distributed under the several heads of Food, Shelter, Clothing, and Fuel; for not till we have secured these are we prepared to entertain the true problems of life with freedom and a prospect of success. Man has invented, not only houses, but clothes and cooked food; and possibly from the accidental discovery of the warmth of fire, and the consequent use of it, at first a luxury, arose the present necessity to sit by it. We observe cats and dogs acquiring the same second nature. By proper Shelter and Clothing we legitimately retain our own internal heat; but with an excess of these, or of Fuel, that is, with an external heat greater than our own internal, may not cookery properly be said to begin? Darwin, the naturalist, says of the inhabitants of Tierra del Fuego, that while his own party, who were well clothed and sitting close to a fire, were far from too warm, these naked savages, who were farther off, were observed, to his great surprise, “to be streaming with perspiration at undergoing such a roasting.” So, we are told, the New Hollander goes naked with impunity, while the European shivers in his clothes. Is it impossible to combine the hardiness of these savages with the intellectualness of the civilized man? According to Liebig, man’s body is a stove, and food the fuel which keeps up the internal combustion in the lungs. In cold weather we eat more, in warm less. The animal heat is the result of a slow combustion, and disease and death take place when this is too rapid; or for want of fuel, or from some defect in the draught, the fire goes out. Of course the vital heat is not to be confounded with fire; but so much for analogy. It appears, therefore, from the above list, that the expression, animal life, is nearly synonymous with the expression, animal heat; for while Food may be regarded as the Fuel which keeps up the fire within us—and Fuel serves only to prepare that Food or to increase the warmth of our bodies by addition from without—Shelter and Clothing also serve only to retain the heat thus generated and absorbed.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/89d85fe5-408b-4e0b-b3bd-4a835d749550.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067534</t>
   </si>
   <si>
-    <t>Discover Walden and Civil Disobedience by Henry David Thoreau. This book is published by General Press in Paperback format, ISBN 9788180320507, ASIN 8180320502, under Literature and Fiction, Classics.</t>
+    <t>Discover Walden and Civil Disobedience by Henry David Thoreau. This book is published by General Press in Paperback format, ISBN 9788180320507, ASIN 8180320502, under Non Fiction, Classic Nonfiction, Nature Writing.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -770,86 +779,90 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>272</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>345.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>