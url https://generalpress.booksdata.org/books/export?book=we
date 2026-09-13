--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,83 +131,113 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>We</t>
   </si>
   <si>
     <t>Yevgeny Zamyatin</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Literature &amp; Fiction</t>
-[...2 lines deleted...]
-    <t>Classics</t>
+    <t>Science Fiction &amp; Fantasy</t>
+  </si>
+  <si>
+    <t>Dystopian Science Fiction</t>
+  </si>
+  <si>
+    <t>Russian Literature</t>
   </si>
   <si>
     <t>FIC055000, FIC028090, FIC061000, FIC004050</t>
   </si>
   <si>
     <t>2022-08-15 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>First written in Russian in 1920 and first published in English in 1924, 'We' is a dystopian novel by Yevgeny Zamyatin, a Russian author of science fiction, philosophy, literary criticism, and political satire.
 The story takes place hundreds of years into a gloomy future, where the citizens live under the total control and surveillance of a police state, called One State. The country is made almost entirely out of glass, which makes it easier for the government to watch every move of its citizens.
 Citizens are expected to march in step, wear the prescribed uniforms, and are only able to refer to each other by their assigned numbers, rather than names. The main character is D-503, a mathematician who lives willingly under One State's strict rules until he meets and falls in love with I-330, a rebel who lives her life with the creativity and lust prohibited and feared by One State.</t>
   </si>
   <si>
     <t>Yevgeny Zamyatin (1884 - 1937) was a Russian author best known for his science fiction and political satires. After his 1921 futuristic novel, 'We', was banned by the Soviets for its politics, it was surreptitiously published in the West. The original manuscript was also smuggled to Prague, creating a controversy in the USSR. Zamyatin, who also worked as an editor and who was responsible for translating writers such as Jack London, was then blacklisted from publishing in his native country. In 1931, Zamyatin was exiled to Paris and died in poverty. His most famous work, We, is credited as the inspiration behind George Orwell's Nineteen Eighty-Four, Ayn Rand's Anthem, Aldous Huxley's Brave New World, and Kurt Vonnegut's Player Piano.</t>
   </si>
   <si>
+    <t>Yevgeny Zamyatin’s We is one of the foundational dystopian novels of modern literature, a disturbing story about surveillance, conformity, technology, political control, individuality, and the human need for freedom. Written in Russian in 1920–1921, the novel presents a future society in which human beings have surrendered almost every private choice in exchange for mathematical order and supposedly perfect happiness. The story is narrated by D-503, a mathematician and engineer who initially believes completely in the system that controls him. His transformation begins when he meets I-330, a rebellious woman who awakens desires, memories, emotions, and doubts that his society has spent generations suppressing. The novel was first published in English in 1924, while the original Russian text appeared much later; it was not published in the Soviet Union until 1988.
+The world of We is the One State, a highly organized authoritarian civilization built on the belief that individual freedom is the source of human misery. Centuries earlier, the One State conquered its enemies and created a society in which everything is regulated according to mathematics and efficiency. Citizens are no longer known by personal names. Instead, they have numbers and letters, such as D-503, I-330, O-90, and R-13. This loss of names is important because it represents the destruction of individuality. A person is no longer primarily a unique human being but a unit within a vast social machine. Citizens live in transparent glass apartments, wear identical uniforms, follow a rigid schedule known as the Table of Hours, and are constantly observed by the Guardians, the secret police of the One State. Even intimate relationships are controlled. Sexual partners are assigned through a regulated system, and citizens require official permission, represented by a “pink ticket,” for their scheduled sexual encounters.
+D-503 is the perfect citizen when the story begins. He is an engineer and mathematician who is helping construct the Integral, a gigantic spaceship intended to carry the ideology of the One State to other planets. The State plans to use the ship to spread its version of happiness to other civilizations, making the Integral both a technological achievement and an instrument of imperial control. D-503 has been instructed to write a journal explaining the greatness of the One State to the inhabitants of these future conquered worlds. He begins his records with confidence and enthusiasm. To him, mathematics is the highest form of truth, and the regularity of his society seems beautiful. He believes that freedom is nothing more than the right to make mistakes and that genuine happiness can exist only when uncertainty and choice have been eliminated.
+This belief is central to understanding D-503. He does not initially experience himself as oppressed. He considers himself happy precisely because he has been taught that individuality is dangerous. The One State has successfully convinced its citizens that obedience is rational and rebellion is irrational. Their lives are governed so completely that personal decision-making has almost disappeared. The State even presents this control as a scientific achievement. Instead of asking people to obey merely because a dictator commands them, it persuades them that obedience is mathematically necessary. Zamyatin therefore creates a particularly frightening form of tyranny: a society in which oppression has been transformed into a philosophy of happiness.
+D-503's comfortable certainty begins to collapse when he meets I-330. She is everything that the One State fears. She is unpredictable, sensual, ironic, rebellious, and unwilling to accept the rules governing ordinary citizens. She smokes cigarettes and drinks alcohol, both forbidden activities, and she openly challenges D-503's assumptions. Unlike the transparent citizens around her, I-330 possesses a mysterious inner life that D-503 cannot calculate or explain. He is simultaneously attracted to and disturbed by her. He describes something strange about her that he cannot mathematically define, and this mysterious quality becomes the beginning of his psychological awakening.
+I-330 introduces D-503 to experiences that the One State has deliberately erased. She takes him to the Ancient House, a preserved building containing objects from the old world. The building itself is significant because it is largely opaque, unlike the transparent glass structures of the One State. In the Ancient House, D-503 encounters evidence of a civilization that possessed privacy, art, sensuality, spontaneity, and personal choice. I-330's presence there makes the past feel alive rather than primitive. She wears old-fashioned clothing, plays forbidden music, drinks alcohol, and behaves according to desires rather than schedules. For D-503, these experiences are frightening precisely because they make him feel more alive.
+The most important change in D-503 is the appearance of dreams. In the One State, dreams are considered signs of illness because dreaming indicates that the mind is no longer completely controlled by rational consciousness. D-503 begins to experience irrational thoughts, jealousy, sexual desire, anxiety, and emotional confusion. He describes himself as divided between two selves: the obedient mathematical citizen and a newly awakened, instinctive human being. The State calls this condition a “soul,” but it treats having a soul as a disease. In this sense, Zamyatin reverses conventional language. What we normally consider evidence of health—imagination, emotion, dreams, desire, and individuality—is classified as sickness by the One State.
+D-503's relationship with I-330 intensifies this conflict. She does not simply tell him to become a revolutionary; she forces him to experience another way of being human. His attraction to her becomes inseparable from his growing rebellion against the State. He begins violating rules, missing official activities, and allowing himself to act according to personal desire. His relationship with O-90, his officially assigned sexual partner, also changes. O-90 genuinely loves D-503 and longs to have a child, but the State has declared her physically unsuitable for motherhood. Her desire to become a mother therefore becomes another form of rebellion. Eventually, D-503 helps her pursue this forbidden wish, knowing that she may be severely punished.
+The contrast between O-90 and I-330 is important. O-90 represents tenderness, domestic affection, and the natural human desire to create life, while I-330 represents conscious rebellion and intellectual freedom. Both expose different weaknesses in the One State. O-90 challenges the State through love and motherhood; I-330 challenges it through freedom, sexuality, imagination, and revolution. D-503 becomes caught between these worlds, and his increasingly fragmented journal reflects his psychological breakdown.
+Eventually, I-330 reveals the existence of MEPHI, a revolutionary movement determined to overthrow the One State. The State has taught its citizens that the outside world is barbaric and dangerous. A huge Green Wall separates the controlled city from the wilderness beyond it. D-503 discovers that people still live outside this supposedly civilized world and that they have retained qualities that the One State has suppressed. Some of them are physically described as hairy or animal-like, which deliberately contrasts with the machine-like citizens of the city. Yet D-503 begins to wonder whether these supposedly primitive people may actually be freer—and therefore more fully human—than the supposedly perfect citizens of the One State.
+This discovery changes the meaning of the Green Wall. At first, D-503 sees it as a protective barrier separating civilization from chaos. Gradually, he realizes that it may actually be a prison wall separating controlled human beings from nature and freedom. The wilderness represents everything the One State has tried to eliminate: uncertainty, instinct, imagination, sexuality, unpredictability, and individual choice. The Green Wall therefore becomes one of the novel's most powerful symbols. It is both a physical boundary and a psychological one.
+MEPHI's revolutionary plan centers on the Integral. I-330 explains that the rebels intend to seize the spaceship and use it as part of their struggle against the One State. D-503, despite his continuing loyalty to the State, becomes involved in the plan. His participation is deeply conflicted. He still loves the Integral as an engineering achievement and still feels affection for the civilization that created him, but he has also discovered that the society he once considered perfect is built on fear and coercion. His revolution is therefore not simply political. It is also an internal revolution—the destruction of the assumptions that once defined his identity.
+One of the novel's most important ideas appears through the State's response to rebellion. The authorities announce the Great Operation, a procedure designed to remove imagination from citizens. The State openly declares that imagination is the source of disorder and therefore must be eliminated. People who undergo the operation become perfectly obedient and machine-like. Zamyatin's metaphor is brutally clear: a government that wants complete control must ultimately attack the inner world of the individual. Surveillance controls behavior, propaganda controls beliefs, but the final stage of total control is the elimination of imagination itself.
+The political rebellion eventually fails. MEPHI attempts to carry out its plan involving the Integral, but the authorities learn about the conspiracy. The One State responds with overwhelming force. D-503 becomes increasingly desperate, confused, and frightened. The person who once confidently described the perfection of mathematical order is now unable to understand his own feelings. He cannot determine whom to trust, whether I-330 truly loves him, or whether his actions are motivated by courage, passion, fear, or selfishness.
+The Benefactor, the supreme authority of the One State, represents the logical endpoint of the society's philosophy. He believes that human beings should surrender freedom because freedom creates suffering. From his perspective, the State is not cruel; it is simply doing what is necessary to preserve happiness. This makes the Benefactor more disturbing than an ordinary villain. He does not see himself as evil. He sees himself as the guardian of rational civilization. Zamyatin thereby asks an enduring question: if a government promises absolute security and happiness in exchange for freedom, how much freedom would people be willing to surrender?
+Eventually, D-503 is subjected to the Great Operation. His imagination and emotional capacity are effectively destroyed. The transformation is reflected in his writing. Earlier records are increasingly chaotic, passionate, fragmented, and poetic. The final records become cold and mechanical. The man who once discovered love, jealousy, fear, dreams, and rebellion is reduced once again to a compliant citizen. He confesses I-330's activities to the authorities, and she is tortured but refuses to reveal information about the revolutionary movement. D-503 no longer responds to her suffering with the emotional intensity he once possessed. The State has succeeded in restoring him to the condition it considers “healthy.”
+The ending of We is therefore deliberately bleak. The rebellion does not produce an easy victory for freedom, and D-503 does not become a triumphant revolutionary hero. Instead, his individuality is surgically removed. Yet the novel does not suggest that the One State has achieved an absolute victory. The existence of rebellion itself demonstrates that human beings cannot permanently be reduced to mathematical units. I-330 refuses to surrender even under torture, O-90 escapes toward the world beyond the Green Wall, and MEPHI continues to represent the possibility of resistance. The revolution may fail, but the human desire for freedom has not disappeared.
+One of the deepest themes in We is therefore the conflict between freedom and happiness. The One State claims that it has solved the human problem by removing choice. If people cannot make wrong decisions, the State argues, they cannot suffer from wrong decisions. But Zamyatin challenges this logic by showing that a life without meaningful choice may also be a life without genuine humanity. Happiness imposed from above becomes indistinguishable from control. D-503's awakening is painful, but his suffering is also evidence that he has recovered something the State had taken from him: the ability to experience life personally.
+Another major theme is individuality versus collectivism. The title We is itself significant. The One State celebrates “we” while suppressing “I.” Collective identity becomes a tool for erasing individual identity. Zamyatin does not argue that community itself is evil; rather, he warns against a society in which the collective becomes so powerful that individual consciousness has no legitimate place. The citizens are safe, organized, and materially secure, but they have almost no private selves.
+The novel also explores technology and political power. The Integral symbolizes the way technological progress can serve authoritarian purposes. The One State is technologically advanced, yet its citizens are psychologically imprisoned. Zamyatin therefore refuses the assumption that technological sophistication automatically produces human progress. A society can possess machines capable of reaching other planets while simultaneously denying its own citizens the freedom to think.
+The glass city is another powerful symbol. Transparency is presented as equality and openness, but in reality it becomes permanent surveillance. Everyone can see everyone else, and privacy has virtually disappeared. Zamyatin anticipates a central concern of later dystopian literature: when observation becomes constant, people begin policing themselves. The threat of being watched is enough to make obedience feel natural.
+Zamyatin's narrative style makes We especially memorable. D-503's journal begins in a rigid, mathematical voice because he has been trained to think like a machine. As his emotions awaken, his sentences become more fragmented and unpredictable. His language reflects his psychological transformation. The form of the novel therefore mirrors its subject: the breakdown of a perfectly organized mind under the pressure of individuality. The diary that was supposed to become propaganda becomes evidence against the system that produced it.
+We is frequently discussed alongside George Orwell's 1984 and Aldous Huxley's Brave New World, and it is an important precursor to both. Its concerns with surveillance, state propaganda, psychological conditioning, sexual regulation, technological control, and the destruction of individuality became central features of later dystopian fiction. But Zamyatin's novel remains distinctive because its central conflict is so deeply psychological. Rather than simply showing an oppressed person fighting a government, it shows a person discovering that the government has become part of his own mind.
+Ultimately, We by Yevgeny Zamyatin is a warning about the danger of confusing order with goodness, security with happiness, and obedience with morality. D-503 begins the novel believing that perfection means eliminating uncertainty. He ends it having been “perfected” by having his imagination taken away. The tragedy is that the State succeeds precisely because it convinces him that his humanity is a disease. The novel's enduring power lies in its insistence that dreams, desire, imagination, love, contradiction, and even irrationality are not defects to be engineered away. They are part of what makes a person human.
+For readers looking for an in-depth summary of We, the central message can be expressed simply: a society that removes every possibility of suffering may also remove every possibility of genuine freedom, individuality, and human experience. Zamyatin's dystopia is frightening not because it depicts a world of obvious chaos, but because it depicts a world that has made control look perfectly reasonable. The novel ultimately asks whether a perfectly ordered life is worth living if the price of that perfection is the loss of the self.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/306fd733-2d45-4cea-acbe-0dfd315daee6.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067634</t>
   </si>
   <si>
-    <t>Discover We by Yevgeny Zamyatin. This book is published by General Press in Paperback format, ISBN 9789354992087, ASIN 9354992080, under Literature and Fiction, Classics.</t>
+    <t>Discover We by Yevgeny Zamyatin. This book is published by General Press in Paperback format, ISBN 9789354992087, ASIN 9354992080, under Science Fiction and Fantasy, Dystopian Science Fiction, Russian Literature.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -728,84 +758,88 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>256</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>399.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>