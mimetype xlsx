--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,83 +134,89 @@
   <si>
     <t>White Fang</t>
   </si>
   <si>
     <t>Jack London</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>935499461X</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Mystery, Thriller &amp; Suspense</t>
+    <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Animals</t>
+  </si>
+  <si>
+    <t>Action &amp; Adventure</t>
   </si>
   <si>
     <t>FIC002000, FIC014000, FIC066000, FIC056090</t>
   </si>
   <si>
     <t>2022-09-22 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>‘White Fang’ is a novel by American author Jack London. First serialized in Outing Magazine, it was published in 1906. This adventure masterpiece is not only a vivid account of the Klondike gold rush and North American Indian life, but it is also an intriguing study of the effects different environments have on an individual. 
 Half wolf, half dog, and White Fang fully understand the cruelty of both nature and humans. After nearly starving to death during the frigid Arctic winter, he’s taken in first by a man who ‘trains’ him through constant whippings and then by another who forces him to participate in vicious dogfights.
 Follow White Fang as he overcomes these obstacles and finally meets someone who offers him kindness and love. Will White Fang's life be any easier now?</t>
   </si>
   <si>
     <t>John Griffith London was an American novelist, journalist, and social activist. A pioneer of commercial fiction and American magazines, he was one of the first American authors to become an international celebrity and earn a large fortune from writing. He was also an innovator in the genre that would later become known as science fiction.
 His most famous works include The Call of the Wild and White Fang, both set in the Klondike Gold Rush, as well as the short stories "To Build a Fire", "An Odyssey of the North", and "Love of Life". He also wrote about the South Pacific in stories such as "The Pearls of Parlay", and "The Heathen".
 London was part of the radical literary group "The Crowd" in San Francisco and a passionate advocate of unionization, workers' rights, and socialism. He wrote several works dealing with these topics, such as his dystopian novel The Iron Heel, his non-fiction exposé The People of the Abyss, War of the Classes, and Before Adam.
 London died November 22, 1916, in a sleeping porch in a cottage on his ranch. London's ashes were buried on his property not far from the Wolf House. The grave is marked by a mossy boulder. The buildings and property were later preserved as Jack London State Historic Park, in Glen Ellen, California.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/0dbc8eb6-5f66-4043-a5b3-14ed8a97e167.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068179</t>
   </si>
   <si>
-    <t>Discover White Fang by Jack London. This book is published by General Press in Paperback format, ISBN 9789354994616, ASIN 935499461X, under Mystery, Thriller and Suspense.</t>
+    <t>Discover White Fang by Jack London. This book is published by General Press in Paperback format, ISBN 9789354994616, ASIN 935499461X, under Literature and Fiction, Animals, Action and Adventure.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -728,85 +734,89 @@
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>240</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>375.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>