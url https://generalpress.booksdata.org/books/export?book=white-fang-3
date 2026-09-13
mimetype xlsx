--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,76 +134,82 @@
   <si>
     <t>White Fang</t>
   </si>
   <si>
     <t>Jack London</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B096HY4PXR</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Mystery, Thriller &amp; Suspense</t>
+    <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Animals</t>
+  </si>
+  <si>
+    <t>Action &amp; Adventure</t>
   </si>
   <si>
     <t>FIC002000, FIC014000, FIC066000, FIC056090</t>
   </si>
   <si>
     <t>2022-12-22 00:00:00</t>
   </si>
   <si>
     <t>‘White Fang’ is a novel by American author Jack London. First serialized in Outing magazine, it was published in 1906. This adventure masterpiece is not only a vivid account of the Klondike gold rush and North American Indian life, but it is also an intriguing study of the effects different environments have on an individual. Half wolf, half dog, White Fang fully understands the cruelty of both nature and humans.  After nearly starving to death during the frigid Arctic winter, he’s taken in first by a man who “trains” him through constant whippings, and then by another who forces him to participate in vicious dogfights.
 Follow White Fang as he overcomes these obstacles and finally meets someone who offers him kindness and love. Will White Fang's life be any easier now?</t>
   </si>
   <si>
     <t>Jack London (1876–1916) was a pioneering American author, journalist, and social activist, renowned for his adventure novels, short stories, and essays. His works are often associated with naturalism and realism, reflecting his exploration of survival, humanity, and the raw power of nature. Here's a closer look at London's life and achievements</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/1b0efcd0-3f87-4bbb-9b99-a64dad95ad08.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068723</t>
   </si>
   <si>
-    <t>Discover White Fang by Jack London. This book is published by General Press in eBook format, ISBN 9789390492183, ASIN B096HY4PXR, under Mystery, Thriller and Suspense.</t>
+    <t>Discover White Fang by Jack London. This book is published by General Press in eBook format, ISBN 9789390492183, ASIN B096HY4PXR, under Literature and Fiction, Animals, Action and Adventure.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -719,83 +725,87 @@
       <c r="F2" s="2">
         <v>9789390492183</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>