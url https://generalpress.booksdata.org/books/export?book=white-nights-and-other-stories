--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,93 +137,139 @@
   <si>
     <t>Fyodor Dostoyevsky</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0G19RW1YD</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
+    <t>Contemporary Romance</t>
+  </si>
+  <si>
     <t>Short Stories</t>
   </si>
   <si>
-    <t>Classics</t>
-[...2 lines deleted...]
-    <t>FIC004000</t>
+    <t>FIC029000, FIC004000, FIC027000</t>
   </si>
   <si>
     <t>'White Nights and Other Stories' is a profoundly touching collection by Fyodor Dostoyevsky that explores the quiet, aching loneliness of the human heart. The standout title story follows a nameless, solitary dreamer wandering the streets of St. Petersburg during the ethereal "white nights" of summer—a time when the city sky never completely darkens.
 Living entirely in his own imagination, his life changes when he encounters a crying young woman named Nastenka. Over four emotionally charged nights, they form an intense, fragile bond. She is waiting for a fiancé who promised to return after a year, while our lonely narrator falls desperately, yet gently, in love with her. For a brief, hopeful moment, it seems his agonizing isolation is finally over. However, when her lover unexpectedly returns, the dreamer is left behind.
 Yet, instead of falling into bitterness, he feels profound gratitude for having experienced a single, fleeting moment of true human connection. The accompanying stories in this collection echo this tender exploration of the alienated, yearning soul, diving into the minds of outcasts and hopeless romantics.
 Unlike Dostoyevsky’s heavier, darker psychological masterpieces, these tales shine with a fragile, heartbreaking vulnerability. They remind us of how desperately we all seek to be seen and understood by another person in a vast, indifferent world. It remains one of his most deeply compassionate and accessible works, perfectly capturing the tragic, lingering beauty of temporary love.</t>
   </si>
   <si>
     <t>Fyodor Mikhailovich Dostoyevsky (/ˌdɒstəˈjɛfski, ˌdʌs-/; Russian: Фёдор Миха́йлович Достое́вский; IPA: [ˈfʲɵdər mʲɪˈxajləvʲɪtɕ dəstɐˈjɛfskʲɪj]; 11 November 1821 – 9 February 1881), sometimes transliterated Dostoevsky, was a Russian novelist, short story writer, essayist, journalist and philosopher. Dostoyevsky's literary works explore human psychology in the troubled political, social, and spiritual atmosphere of 19th-century Russia. Many of his works are marked by a preoccupation with Christianity, explored through the prism of the individual confronted with life's hardships and beauty.
 He began writing in his 20s, and his first novel, Poor Folk, was published in 1846 when he was 25. His major works include Crime and Punishment (1866), The Idiot (1869), Demons (1872) and The Brothers Karamazov (1880). His output consists of 11 novels, three novellas, 17 short novels and numerous other works. Many literary critics rate him as one of the greatest psychologists in world literature. His 1864 novella Notes from Underground is considered to be one of the first works of existentialist literature.
 Born in Moscow in 1821, Dostoyevsky was introduced to literature at an early age through fairy tales and legends, and through books by Russian and foreign authors. His mother died in 1837, when he was 15, and around the same time he left school to enter the Nikolayev Military Engineering Institute. After graduating, he worked as an engineer and briefly enjoyed a lavish lifestyle, translating books to earn extra money. In the mid-1840s he wrote his first novel, Poor Folk, which gained him entry into St. Petersburg's literary circles.
 In the following years, Dostoyevsky worked as a journalist, publishing and editing several magazines of his own and later A Writer's Diary, a collection of his writings. He began to travel around western Europe and developed a gambling addiction, which led to financial hardship. For a time, he had to beg for money, but he eventually became one of the most widely read and highly regarded Russian writers. His books have been translated into more than 170 languages. Dostoyevsky influenced a multitude of writers and philosophers, from Anton Chekhov and Ernest Hemingway to Friedrich Nietzsche and Jean-Paul Sartre.</t>
   </si>
   <si>
     <t>Fyodor Dostoevsky’s collection, "White Nights and Other Stories," serves as a profound exploration of human isolation, unrequited love, and the complex psychological landscapes of marginalized individuals living in nineteenth-century Russia. While Dostoevsky is universally celebrated for his massive, philosophically dense novels like "Crime and Punishment" and "The Brothers Karamazov," this collection of shorter works offers a more intimate, immediate glimpse into his genius. The stories gathered here oscillate between romantic melancholy and stark realism, tied together by the recurring archetype of the alienated man striving for a moment of genuine human connection. At the heart of this collection is the title story, "White Nights," a masterful novella that captures the fragile beauty of fleeting hope and the devastating reality of loneliness against the luminous, surreal backdrop of St. Petersburg during its midsummer nights.
 "White Nights" introduces readers to a nameless, solitary narrator who identifies himself as a "dreamer." He is a young man who has lived in St. Petersburg for years without ever making a single friend or forming a meaningful attachment. Instead, he projects his rich, vibrant inner life onto the city’s architecture, conversing with buildings and finding solace in the quiet corners of the urban landscape. His existence is entirely cerebral, built upon romantic fantasies and imaginary adventures that shield him from the agonizing emptiness of his actual reality. The phenomenon of the white nights—a period in the Russian summer when the sun barely sets and the city is bathed in an eerie, twilight glow—mirrors his state of mind, blurring the distinct boundaries between his waking life and his perpetual dreams.
 The trajectory of his solitary existence is irrevocably altered one evening when he chances upon a young woman weeping by the railing of a city canal. Drawn out of his habitual timidity by her visible distress, he intervenes to protect her from a passing drunkard. This young woman, Nastenka, is as lonely and trapped as he is, though her confinement is physical rather than entirely psychological. An immediate, intense bond forms between them, born out of their mutual desperation for a sympathetic ear. For the first time in his life, the dreamer finds himself engaged in a genuine, unscripted human interaction, pulling him away from his isolating fantasies and into the unpredictable, vibrant sphere of real human emotion.
 Over the course of four consecutive nights, the two strangers meet and share their deepest secrets under the pale St. Petersburg sky. Nastenka reveals the source of her sorrow: she is an orphan who lives with her blind, fiercely controlling grandmother, who literally pins Nastenka’s dress to her own to prevent the young woman from escaping. Nastenka’s only hope for liberation lies in a young lodger who had lived with them and fallen in love with her. He had promised to return for her exactly one year later, after securing his financial future. The year has passed, the appointed date has arrived, yet the lover is nowhere to be found, leaving Nastenka heartbroken and terrified that she has been abandoned to a life of eternal confinement in her grandmother's claustrophobic home.
 As the dreamer listens to Nastenka’s tragic tale, he finds himself falling deeply and irrevocably in love with her. He steps into the role of her devoted confidant and protector, offering her comfort and practical advice while carefully masking his own burgeoning romantic feelings so as not to overwhelm her. He even agrees to deliver a letter to her absent fiancé on her behalf, prioritizing her happiness entirely above his own. In doing so, Dostoevsky masterfully captures the essence of pure, selfless love—a love that demands nothing in return and finds joy merely in the presence and well-being of the beloved. For the dreamer, these few nights with Nastenka represent an entire lifetime of emotional awakening, a sudden influx of reality that is far more beautiful than any fantasy he could have constructed in his solitude.
 The climax of the novella arrives on the fourth night, when it becomes agonizingly apparent that Nastenka’s former lover is not coming. Plunged into despair, Nastenka finally turns to the dreamer, realizing the absolute depth of his devotion. Unable to contain his emotions any longer, he confesses his profound love for her. In a moment of shared emotional vulnerability and desperate hope, Nastenka agrees to marry him, promising to move past her old love and build a new, grounded life with the dreamer. For a few glorious hours, the protagonist experiences the ultimate triumph of reality over his dreams; he is finally anchored to the world by the reciprocal love of another human being, and they joyously plan their shared future together.
 However, Dostoevsky is rarely a writer of conventional fairy tales, and the intoxicating illusion is violently shattered just moments later. As they walk together through the twilight, they suddenly cross paths with the very man Nastenka had been waiting for. Upon seeing him, Nastenka instinctively tears herself away from the dreamer and throws herself into the arms of her returned fiancé. The dreamer is instantly discarded, left standing alone on the street as the couple walks away into the night. The following morning, the white nights have ended, replaced by a bleak, rain-soaked reality in St. Petersburg. The dreamer receives a letter from Nastenka begging for his forgiveness, thanking him for his love, and inviting him to remain a friend. He accepts his fate without bitterness or resentment, uttering a blessing for her happiness and expressing profound gratitude for the single moment of true bliss she brought into his otherwise desolate life.
 This profound sense of existential resignation and the psychological weight of isolation carry over seamlessly into the accompanying shorter works typically included in this volume, such as "The Dream of a Ridiculous Man," "A Gentle Creature," and "A Christmas Tree and a Wedding." These shorter narratives further expand upon Dostoevsky’s fascination with characters who exist on the very fringes of societal normalcy. In these stories, we encounter men who are paralyzed by their own hyper-consciousness, individuals who look upon the world with a mixture of intense contempt and desperate, agonizing yearning. Much like the dreamer in the title story, these protagonists are often trapped in their own minds, engaging in intense internal monologues that expose the raw, unfiltered truth of human insecurity, pride, and the desperate search for spiritual and emotional redemption.
 "The Dream of a Ridiculous Man," for instance, presents a protagonist who is so completely detached from the world that he decides to end his own life, only to be saved by a vivid, transformative dream of a utopian society untouched by sin. This story, like many others in the collection, pivots on a sudden, overwhelming revelation that shatters the protagonist's nihilism and forces him to confront the intrinsic value of love and compassion. Dostoevsky utilizes the short story format to conduct intense psychological experiments, stripping away the social graces of his characters to reveal the chaotic, passionate, and deeply flawed souls beneath. The writing is feverish and deeply empathetic, demanding that the reader look closely at those whom society typically ignores or discards, finding profound philosophical weight in their everyday sufferings and their fleeting moments of joy.
 Ultimately, "White Nights and Other Stories" stands as a testament to Dostoevsky’s unparalleled ability to map the complex contours of the human heart. By placing characters in situations of extreme emotional duress and profound isolation, he highlights the absolute necessity of human connection, no matter how brief or ultimately tragic it may be. The collection remains a deeply affecting piece of literature because it speaks directly to the universal experience of loneliness and the enduring power of hope. It leaves the reader with a lingering sense of melancholy, yet it also imparts a powerful message about the resilience of the human spirit—the idea that even a single, fleeting moment of genuine love and understanding is enough to justify a lifetime of solitary dreaming.</t>
   </si>
   <si>
+    <t>White Nights
+A Sentimental Story from the Diary of a Dreamer
+First Night
+It was a wonderful night, such a night as is only possible when we are young, dear reader. The sky was so starry, so bright that, looking at it, one could not help asking oneself whether ill-humoured and capricious people could live under such a sky. That is a youthful question too, dear reader, very youthful, but may the Lord put it more frequently into your heart!... Speaking of capricious and ill-humoured people, I cannot help recalling my moral condition all that day. From early morning I had been oppressed by a strange despondency. It suddenly seemed to me that I was lonely, that everyone was forsaking me and going away from me. Of course, any one is entitled to ask who “everyone” was. For though I had been living almost eight years in Petersburg I had hardly an acquaintance. But what did I want with acquaintances? I was acquainted with all Petersburg as it was; that was why I felt as though they were all deserting me when all Petersburg packed up and went to its summer villa. I felt afraid of being left alone, and for three whole days I wandered about the town in profound dejection, not knowing what to do with myself. Whether I walked in the Nevsky, went to the Gardens or sauntered on the embankment, there was not one face of those I had been accustomed to meet at the same time and place all the year. They, of course, do not know me, but I know them. I know them intimately, I have almost made a study of their faces, and am delighted when they are gay, and downcast when they are under a cloud. I have almost struck up a friendship with one old man whom I meet every blessed day, at the same hour in Fontanka. Such a grave, pensive countenance; he is always whispering to himself and brandishing his left arm, while in his right hand he holds a long gnarled stick with a gold knob. He even notices me and takes a warm interest in me. If I happen not to be at a certain time in the same spot in Fontanka, I am certain he feels disappointed. That is how it is that we almost bow to each other, especially when we are both in good humour. The other day, when we had not seen each other for two days and met on the third, we were actually touching our hats, but, realizing in time, dropped our hands and passed each other with a look of interest.
+I know the houses too. As I walk along they seem to run forward in the streets to look out at me from every window, and almost to say: “Good-morning! How do you do? I am quite well, thank God, and I am to have a new storey in May,” or, “How are you? I am being redecorated to-morrow;” or, “I was almost burnt down and had such a fright,” and so on. I have my favourites among them, some are dear friends; one of them intends to be treated by the architect this summer. I shall go every day on purpose to see that the operation is not a failure. God forbid! But I shall never forget an incident with a very pretty little house of a light pink colour. It was such a charming little brick house, it looked so hospitably at me, and so proudly at its ungainly neighbours, that my heart rejoiced whenever I happened to pass it. Suddenly last week I walked along the street, and when I looked at my friend I heard a plaintive, “They are painting me yellow!” The villains! The barbarians! They had spared nothing, neither columns, nor cornices, and my poor little friend was as yellow as a canary. It almost made me bilious. And to this day I have not had the courage to visit my poor disfigured friend, painted the colour of the Celestial Empire.
+So now you understand, reader, in what sense I am acquainted with all Petersburg.
+I have mentioned already that I had felt worried for three whole days before I guessed the cause of my uneasiness. And I felt ill at ease in the street—this one had gone and that one had gone, and what had become of the other?—and at home I did not feel like myself either. For two evenings I was puzzling my brains to think what was amiss in my corner; why I felt so uncomfortable in it. And in perplexity I scanned my grimy green walls, my ceiling covered with a spider’s web, the growth of which Matrona has so successfully encouraged. I looked over all my furniture, examined every chair, wondering whether the trouble lay there (for if one chair is not standing in the same position as it stood the day before, I am not myself). I looked at the window, but it was all in vain... I was not a bit the better for it! I even bethought me to send for Matrona, and was giving her some fatherly admonitions in regard to the spider’s web and sluttishness in general; but she simply stared at me in amazement and went away without saying a word, so that the spider’s web is comfortably hanging in its place to this day. I only at last this morning realized what was wrong. Aie! Why, they are giving me the slip and making off to their summer villas! Forgive the triviality of the expression, but I am in no mood for fine language... for everything that had been in Petersburg had gone or was going away for the holidays; for every respectable gentleman of dignified appearance who took a cab was at once transformed, in my eyes, into a respectable head of a household who after his daily duties were over, was making his way to the bosom of his family, to the summer villa; for all the passers-by had now quite a peculiar air which seemed to say to everyone they met: “We are only here for the moment, gentlemen, and in another two hours we shall be going off to the summer villa.” If a window opened after delicate fingers, white as snow, had tapped upon the pane, and the head of a pretty girl was thrust out, calling to a street-seller with pots of flowers—at once on the spot I fancied that those flowers were being bought not simply in order to enjoy the flowers and the spring in stuffy town lodgings, but because they would all be very soon moving into the country and could take the flowers with them. What is more, I made such progress in my new peculiar sort of investigation that I could distinguish correctly from the mere air of each in what summer villa he was living. The inhabitants of Kamenny and Aptekarsky Islands or of the Peterhof Road were marked by the studied elegance of their manner, their fashionable summer suits, and the fine carriages in which they drove to town. Visitors to Pargolovo and places further away impressed one at first sight by their reasonable and dignified air; the tripper to Krestovsky Island could be recognized by his look of irrepressible gaiety. If I chanced to meet a long procession of waggoners walking lazily with the reins in their hands beside waggons loaded with regular mountains of furniture, tables, chairs, ottomans and sofas and domestic utensils of all sorts, frequently with a decrepit cook sitting on the top of it all, guarding her master’s property as though it were the apple of her eye; or if I saw boats heavily loaded with household goods crawling along the Neva or Fontanka to the Black River or the Islands—the waggons and the boats were multiplied tenfold, a hundredfold, in my eyes. I fancied that everything was astir and moving, everything was going in regular caravans to the summer villas. It seemed as though Petersburg threatened to become a wilderness, so that at last I felt ashamed, mortified and sad that I had nowhere to go for the holidays and no reason to go away. I was ready to go away with every waggon, to drive off with every gentleman of respectable appearance who took a cab; but no one—absolutely no one—invited me; it seemed they had forgotten me, as though really I were a stranger to them!
+I took long walks, succeeding, as I usually did, in quite forgetting where I was, when I suddenly found myself at the city gates. Instantly I felt lighthearted, and I passed the barrier and walked between cultivated fields and meadows, unconscious of fatigue, and feeling only all over as though a burden were falling off my soul. All the passers-by gave me such friendly looks that they seemed almost greeting me, they all seemed so pleased at something. They were all smoking cigars, every one of them. And I felt pleased as I never had before. It was as though I had suddenly found myself in Italy—so strong was the effect of nature upon a half-sick townsman like me, almost stifling between city walls.
+There is something inexpressibly touching in nature round Petersburg, when at the approach of spring she puts forth all her might, all the powers bestowed on her by Heaven, when she breaks into leaf, decks herself out and spangles herself with flowers... Somehow I cannot help being reminded of a frail, consumptive girl, at whom one sometimes looks with compassion, sometimes with sympathetic love, whom sometimes one simply does not notice; though suddenly in one instant she becomes, as though by chance, inexplicably lovely and exquisite, and, impressed and intoxicated, one cannot help asking oneself what power made those sad, pensive eyes flash with such fire? What summoned the blood to those pale, wan cheeks? What bathed with passion those soft features? What set that bosom heaving? What so suddenly called strength, life and beauty into the poor girl’s face, making it gleam with such a smile, kindle with such bright, sparkling laughter? You look round, you seek for someone, you conjecture... But the moment passes, and next day you meet, maybe, the same pensive and preoccupied look as before, the same pale face, the same meek and timid movements, and even signs of remorse, traces of a mortal anguish and regret for the fleeting distraction... And you grieve that the momentary beauty has faded so soon never to return, that it flashed upon you so treacherously, so vainly, grieve because you had not even time to love her...
+And yet my night was better than my day! This was how it happened.
+I came back to the town very late, and it had struck ten as I was going towards my lodgings. My way lay along the canal embankment, where at that hour you never meet a soul. It is true that I live in a very remote part of the town. I walked along singing, for when I am happy I am always humming to myself like every happy man who has no friend or acquaintance with whom to share his joy. Suddenly I had a most unexpected adventure.
+Leaning on the canal railing stood a woman with her elbows on the rail, she was apparently looking with great attention at the muddy water of the canal. She was wearing a very charming yellow hat and a jaunty little black mantle. “She’s a girl, and I am sure she is dark,” I thought. She did not seem to hear my footsteps, and did not even stir when I passed by with bated breath and loudly throbbing heart.
+“Strange,” I thought; “she must be deeply absorbed in something,” and all at once I stopped as though petrified. I heard a muffled sob. Yes! I was not mistaken, the girl was crying, and a minute later I heard sob after sob. Good Heavens! My heart sank. And timid as I was with women, yet this was such a moment!... I turned, took a step towards her, and should certainly have pronounced the word “Madam!” if I had not known that that exclamation has been uttered a thousand times in every Russian society novel. It was only that reflection stopped me. But while I was seeking for a word, the girl came to herself, looked round, started, cast down her eyes and slipped by me along the embankment. I at once followed her; but she, divining this, left the embankment, crossed the road and walked along the pavement. I dared not cross the street after her. My heart was fluttering like a captured bird. All at once a chance came to my aid.
+Along the same side of the pavement there suddenly came into sight, not far from the girl, a gentleman in evening dress, of dignified years, though by no means of dignified carriage; he was staggering and cautiously leaning against the wall. The girl flew straight as an arrow, with the timid haste one sees in all girls who do not want anyone to volunteer to accompany them home at night, and no doubt the staggering gentleman would not have pursued her, if my good luck had not prompted him.
+Suddenly, without a word to anyone, the gentleman set off and flew full speed in pursuit of my unknown lady. She was racing like the wind, but the staggering gentleman was overtaking—overtook her. The girl uttered a shriek, and... I bless my luck for the excellent knotted stick, which happened on that occasion to be in my right hand. In a flash I was on the other side of the street; in a flash the obtrusive gentleman had taken in the position, had grasped the irresistible argument, fallen back without a word, and only when we were very far away protested against my action in rather vigorous language. But his words hardly reached us.
+“Give me your arm,” I said to the girl. “And he won’t dare to annoy us further.”
+She took my arm without a word, still trembling with excitement and terror. Oh, obtrusive gentleman! How I blessed you at that moment! I stole a glance at her, she was very charming and dark—I had guessed right.
+On her black eyelashes there still glistened a tear—from her recent terror or her former grief—I don’t know. But there was already a gleam of a smile on her lips. She too stole a glance at me, faintly blushed and looked down.
+“There, you see; why did you drive me away? If I had been here, nothing would have happened...”
+“But I did not know you; I thought that you too...”
+“Why, do you know me now?”
+“A little! Here, for instance, why are you trembling?”
+“Oh, you are right at the first guess!” I answered, delighted that my girl had intelligence; that is never out of place in company with beauty. “Yes, from the first glance you have guessed the sort of man you have to do with. Precisely; I am shy with women, I am agitated, I don’t deny it, as much so as you were a minute ago when that gentleman alarmed you. I am in some alarm now. It’s like a dream, and I never guessed even in my sleep that I should ever talk with any woman.”
+“What? Really?...”
+“Yes; if my arm trembles, it is because it has never been held by a pretty little hand like yours. I am a complete stranger to women; that is, I have never been used to them. You see, I am alone... I don’t even know how to talk to them. Here, I don’t know now whether I have not said something silly to you! Tell me frankly; I assure you beforehand that I am not quick to take offence?...”
+“No, nothing, nothing, quite the contrary. And if you insist on my speaking frankly, I will tell you that women like such timidity; and if you want to know more, I like it too, and I won’t drive you away till I get home.”
+“You will make me,” I said, breathless with delight, “lose my timidity, and then farewell to all my chances...”
+“Chances! What chances—of what? That’s not so nice.”
+“I beg your pardon, I am sorry, it was a slip of the tongue; but how can you expect one at such a moment to have no desire...”
+“To be liked, eh?”
+“Well, yes; but do, for goodness’ sake, be kind. Think what I am! Here, I am twenty-six and I have never seen anyone. How can I speak well, tactfully, and to the point? It will seem better to you when I have told you everything openly... I don’t know how to be silent when my heart is speaking. Well, never mind... Believe me, not one woman, never, never! No acquaintance of any sort! And I do nothing but dream every day that at last I shall meet someone. Oh, if only you knew how often I have been in love in that way...”
+“How? With whom?...”
+“Why, with no one, with an ideal, with the one I dream of in my sleep. I make up regular romances in my dreams. Ah, you don’t know me! It’s true, of course, I have met two or three women, but what sort of women were they? They were all landladies, that... But I shall make you laugh if I tell you that I have several times thought of speaking, just simply speaking, to some aristocratic lady in the street, when she is alone, I need hardly say; speaking to her, of course, timidly, respectfully, passionately; telling her that I am perishing in solitude, begging her not to send me away; saying that I have no chance of making the acquaintance of any woman; impressing upon her that it is a positive duty for a woman not to repulse so timid a prayer from such a luckless man as me. That, in fact, all I ask is, that she should say two or three sisterly words with sympathy, should not repulse me at first sight; should take me on trust and listen to what I say; should laugh at me if she likes, encourage me, say two words to me, only two words, even though we never meet again afterwards!... But you are laughing; however, that is why I am telling you...”
+“Don’t be vexed; I am only laughing at your being your own enemy, and if you had tried you would have succeeded, perhaps, even though it had been in the street; the simpler the better... No kind-hearted woman, unless she were stupid or, still more, vexed about something at the moment, could bring herself to send you away without those two words which you ask for so timidly... But what am I saying? Of course she would take you for a madman. I was judging by myself; I know a good deal about other people’s lives.”
+“Oh, thank you,” I cried; “you don’t know what you have done for me now!”
+“I am glad! I am glad! But tell me how did you find out that I was the sort of woman with whom... well, whom you think worthy... of attention and friendship... in fact, not a landlady as you say? What made you decide to come up to me?”
+“What made me?... But you were alone; that gentleman was too insolent; it’s night. You must admit that it was a duty...”
+“No, no; I mean before, on the other side—you know you meant to come up to me.”
+“On the other side? Really I don’t know how to answer; I am afraid to... Do you know I have been happy to-day? I walked along singing; I went out into the country; I have never had such happy moments. You... perhaps it was my fancy... Forgive me for referring to it; I fancied you were crying, and I... could not bear to hear it... it made my heart ache... Oh, my goodness! Surely I might be troubled about you? Surely there was no harm in feeling brotherly compassion for you... I beg your pardon, I said compassion... Well, in short, surely you would not be offended at my involuntary impulse to go up to you?...”
+“Stop, that’s enough, don’t talk of it,” said the girl, looking down, and pressing my hand. “It’s my fault for having spoken of it; but I am glad I was not mistaken in you... But here I am home; I must go down this turning, it’s two steps from here... Good-bye, thank you!...”
+“Surely... surely you don’t mean... that we shall never see each other again?... Surely this is not to be the end?”
+“You see,” said the girl, laughing, “at first you only wanted two words, and now... However, I won’t say anything... perhaps we shall meet...”
+“I shall come here to-morrow,” I said. “Oh, forgive me, I am already making demands...”
+“Yes, you are not very patient... you are almost insisting.”</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/b17e04b8-5ff2-47cf-b021-6db80c6d7a7d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069254</t>
   </si>
   <si>
-    <t>Discover White Nights and Other Stories by Fyodor Dostoyevsky. This book is published by General Press in eBook format, ISBN 9789388843768, ASIN B0G19RW1YD, under Literature and Fiction, Short Stories, Classics.</t>
+    <t>Discover White Nights and Other Stories by Fyodor Dostoyevsky. This book is published by General Press in eBook format, ISBN 9789388843768, ASIN B0G19RW1YD, under Literature and Fiction, Contemporary Romance, Short Stories.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -761,65 +807,67 @@
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="X2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="Y2" s="2"/>
+      <c r="Y2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>