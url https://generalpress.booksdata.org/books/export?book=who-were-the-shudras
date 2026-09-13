--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -140,66 +140,85 @@
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>History</t>
   </si>
   <si>
     <t>Hinduism</t>
   </si>
   <si>
     <t>Nonfiction</t>
   </si>
   <si>
-    <t>SOC026000, SOC051000</t>
+    <t>SOC031000, SOC051000, HIS062000</t>
   </si>
   <si>
     <t>2021-09-15 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>The general proposition that the social organization of the Indo-Aryans was based on the theory of Chaturvarnya and that Chaturvarnya means division of society into four classes—Brahmins (priests), Kshatriyas (soldiers),Vaishyas (traders) and Shudras (menials) does not convey any idea of the real nature of the problem of the Shudras nor of its magnitude. Chaturvarnya would have been a very innocent principle if it meant no more than mere division of society into four classes. Unfortunately, more than this is involved in the theory of Chaturvarnya. Besides dividing society into four orders, the theory goes further and makes the principle of graded inequality.
-Under the system of Chaturvarnya, the Shudra is not only placed at the bottom of the gradation but he is subjected to innumerable ignominies and disabilities so as to prevent him from rising above the condition fixed for him by law. Indeed until the fifth Varna of the Untouchables came into being, the Shudras were in the eyes of the Hindus the lowest of the low. This shows the nature of what might be called the problem of the Shudras. If people have no idea of the magnitude of the problem it is because they have not cared to know what the population of the Shudras is.</t>
+    <t>Dr. B.R. Ambedkar’s "Who Were the Shudras?" is a groundbreaking historical and sociological investigation that fundamentally challenges traditional narratives about the origins of India's caste system. Written with profound empathy and analytical rigor, the book seeks to restore the dignity of a marginalized people by uncovering their true historical roots.
+Ambedkar systematically dismantles the orthodox Brahminical assertion that the Shudras were naturally born as a servile fourth class from the feet of the cosmic creator. Instead, through meticulous analysis of ancient Hindu scriptures—including the Vedas and the Mahabharata—he presents a radical and compelling thesis. He argues that the Shudras were originally an elite, powerful sect of Kshatriyas (the warrior and ruling class) within ancient Indo-Aryan society.
+According to Ambedkar, a prolonged and bitter power struggle erupted between these Shudra kings and the Brahmin priests. In retaliation for the Shudras' resistance to Brahminical supremacy, the Brahmins weaponized their religious authority. They deliberately refused to perform the *Upanayana* (the sacred thread ceremony) for this specific group of Kshatriyas. In ancient society, this ritual was essential for social legitimacy. Denied this crucial sacrament, these former kings and warriors were systematically degraded over time, plunging them into the newly fabricated, impoverished, and oppressed fourth varna.
+Ultimately, the book is a powerful act of historical justice. In beautifully clear language, Ambedkar not only rewrites ancient Indian history but also exposes how religious rituals were historically manipulated to enforce social inequality, offering a timeless reflection on power and human dignity.</t>
   </si>
   <si>
     <t>Dr. Bhimrao Ramji Ambedkar (1891–1956) was a towering Indian jurist, economist, social reformer, and political leader who served as the chief architect of the Indian Constitution. Born into the marginalized Mahar caste in Mhow, Madhya Pradesh, Ambedkar faced severe socio-economic discrimination from a young age due to the oppressive practice of untouchability. Despite these immense barriers, his exceptional intellect propelled him to become one of the most highly educated Indians of his time, earning doctorates in economics from both Columbia University and the London School of Economics.
 Returning to India, Ambedkar dedicated his life to dismantling the rigid Hindu caste system and fighting for the civil liberties of Dalits and other oppressed communities. He led powerful grassroots movements, such as the Mahad Satyagraha in 1927, advocating for equal access to public resources. When India gained independence in 1947, he was appointed as the nation’s first Law Minister and selected to chair the Constitution Drafting Committee. Under his visionary leadership, the newly framed Constitution guaranteed fundamental rights, formally outlawed untouchability, and established affirmative action policies to uplift disadvantaged groups.
 Beyond his monumental political legacy, Ambedkar was a prolific author and relentless public intellectual. His most famous work, Annihilation of Caste (1936), remains a seminal, blistering critique of social hierarchy and religious orthodoxy. Other major scholarly contributions include Who Were the Shudras? and The Problem of the Rupee, which heavily influenced the establishment of the Reserve Bank of India. Disillusioned with the entrenched inequalities of Hinduism, Ambedkar converted to Buddhism just weeks before his death in 1956, initiating a mass conversion movement among his followers. Posthumously awarded the Bharat Ratna, India’s highest civilian honor, Dr. Ambedkar’s profound legacy continues to inspire global movements for social justice, equality, and human rights.</t>
+  </si>
+  <si>
+    <t>Dr. B.R. Ambedkar’s seminal work, Who Were the Shudras? How they came to be the Fourth Varna in the Indo-Aryan Society, published in 1946, is a profound and revolutionary text. It is not merely a dry book of historical sociology; it is an act of intellectual rebellion and a profound reclamation of human dignity. In this deeply researched and meticulously argued book, Ambedkar takes on one of the most entrenched and oppressive social systems in human history: the Hindu caste system. Approaching his subject with the surgical precision of a dedicated scholar, he investigates the true origins of the Shudras. They were the lowest tier of the traditional four-fold hierarchy, and Ambedkar’s goal is to dismantle the religious myths justifying their subjugation for millennia.
+The Dismantling of a Myth
+To fully appreciate the courage of Ambedkar’s work, one must first understand the orthodox worldview he was challenging. For centuries, the caste hierarchy's ideological foundation was rooted in the Purusha Sukta, a sacred hymn within the Rig Veda. This ancient text claims the universe was created through the sacrifice of a cosmic being, the Purusha. The myth dictates that the four varnas (social classes) were born directly from different parts of his body: the Brahmins (priests) from the mouth, the Kshatriyas (warriors) from the arms, the Vaishyas (merchants) from the thighs, and finally, the Shudras from the feet. This biological hierarchy was weaponized to argue that Shudras were inherently inferior by birth, meant only to serve the upper classes. Ambedkar astutely recognized that while this divine justification stood unchallenged, true social emancipation would remain permanently impossible.
+With lucid reasoning and an exhaustive study of ancient Hindu scriptures—including the Vedas, the Mahabharata, and various Puranas—Ambedkar systematically dismantles this foundational myth. His revolutionary thesis is both simple and startling. He argues that in the original, ancient Indo-Aryan society, there were only three varnas: Brahmins, Kshatriyas, and Vaishyas. There was absolutely no distinct, fourth varna known as the Shudras. Instead, the people who eventually came to be known as Shudras were originally a prominent and powerful segment of the Kshatriya varna. They were a proud community of kings and warriors, belonging to the solar race, who wielded significant political power in the ancient world.
+A Hidden History of Conflict
+If the Shudras were originally powerful kings and revered warriors, the natural question immediately follows: how did they become the marginalized, oppressed class sitting at the absolute bottom of the social ladder? Ambedkar answers this critical question by uncovering a hidden history of intense, brutal political and social conflict.
+He reveals a prolonged, violent struggle for absolute supremacy between the Brahmin priests and the Shudra Kshatriya kings. This was not a minor ideological disagreement, but a severe, existential contest for dominance in the ancient social order. According to Ambedkar’s meticulous research, the Shudra kings frequently harassed, oppressed, and humiliated the Brahmins, continuously asserting their royal authority over the priestly class. This deep-seated antagonism generated an intense, generational hatred among the Brahmins toward the Shudra kings.
+The Weapon of Excommunication
+The Brahmins, however, held a unique and devastatingly effective weapon. Possessing a complete monopoly over religious rites, rituals, and ceremonies, they held the ultimate power to grant or deny spiritual and social legitimacy. To retaliate against the oppression from the Shudra kings, the Brahmins made a calculated, unified, and historically fatal decision: they flatly refused to perform the Upanayana ceremony for the Shudras.
+The Upanayana, or the sacred thread ceremony, was the most crucial rite of passage in ancient Indo-Aryan society. It was the formal initiation into education, spiritual life, and recognized personhood. Earning the sacred thread meant one was "twice-born" and entitled to own property, acquire knowledge, and command respect. By intentionally denying the Shudras this foundational sacrament, the Brahmins effectively closed the doors of education, spiritual elevation, and social mobility to them permanently.
+The consequences of this calculated denial were catastrophic and multi-generational. Without the Upanayana, the Shudras were entirely socially degraded. They were legally stripped of their right to learn or recite the sacred texts, forbidden to bear arms, and barred from owning meaningful property. Over time, this specific group of degraded Kshatriyas fell far below the rank of the Vaishyas. As they were systematically pushed to the absolute margins of society, they slowly coalesced into a completely separate, subordinate class. Thus, Ambedkar concludes, the fourth varna was born entirely out of human political vengeance, not divine creation.
+A Legacy of Human Dignity
+Ambedkar’s writing throughout the book is exceptionally lucid and accessible. He does not ask the reader to simply take his word for it; he guides them step-by-step through a rigorous, almost legalistic cross-examination of the ancient texts themselves. He highlights the glaring contradictions within the scriptures, demonstrating exactly how later texts were deliberately manipulated and rewritten to justify the newly degraded status of the Shudras and to permanently enforce Brahmin supremacy.
+The true humane core of Who Were the Shudras? lies in its deeply restorative, empathetic purpose. By proving with historical evidence that the lowest caste was originally part of the noble ruling class, Ambedkar shatters the heavy psychological chains of inherent inferiority. He tells millions of oppressed people that their current suffering is not the result of bad karma, personal failure, or a divine decree from the gods. Their marginalization was a historical accident, the tragic fallout of a very human, political power struggle that occurred thousands of years ago.
+This profound realization is deeply empowering. If the rigid caste system was created by human politics, historical animosity, and systemic discrimination, then it can unequivocally be undone by human effort and a steadfast commitment to justice. Dr. Ambedkar’s masterpiece remains a vital work of historical sociology. It stands today as a testament to the ability of truth to challenge seemingly invincible systems of oppression, urging us to look beyond dogmatic traditions and recognize the shared, equal humanity residing in everyone.</t>
   </si>
   <si>
     <t>Chapter 1 : The Riddle of the Shudras
 Everybody knows that the Shudras formed the fourth Varna of the Indo-Aryan society. But very few have cared to inquire who were these Shudras and how they came to be the fourth Varna. That such an enquiry is of first-rate importance is beyond question. For, it is worth knowing how the Shudras came to occupy the fourth place, whether it was the result of evolution or it was brought about by revolution.
 Any attempt to discover who the Shudras were and how they came to be the fourth Varna must begin with the origin of the Chaturvarnya in the Indo-Aryan society. A study of the Chaturvarnya must in its turn start with a study of the ninetieth Hymn of the Tenth Mandala of the Rig Veda—a Hymn, which is known by the famous name of Purusha Sukta.
 What does the Hymn say? It says:
 1. “Purusha has a thousand heads, a thousand eyes, a thousand feet. On every side enveloping the earth he overpassed (it) by a space of ten fingers.
 2. Purusha himself is this whole (universe), whatever has been and whatever shall be. He is the Lord of immortality, since (or when) by food he expands.
 3. Such is his greatness, and Purusha is superior to this. All existences are a quarter to him; and three-fourths of him are that which is immortal in the sky.
 4. With three-quarters, Purusha mounted upwards. A quarter of him was again produced here. He was then diffused everywhere over things which eat and things which do not eat.
 5. From him was born Viraj, and from Viraj, Purusha. When born, he extended beyond the earth, both behind and before.
 6. When the gods performed a sacrifice with Purusha as the oblation, the spring was its butter, the summer its fuel, and the autumn its (accompanying) offering.
 7. This victim, Purusha, born in the beginning, they immolated on the sacrificial grass. With him the gods, the Sadhyas, and the rishis sacrificed.
 8. From that universal sacrifice were provided curds and butter. It formed those aerial (creatures) and animals both wild and tame.
 9. From that universal sacrifice sprang the rik and saman verses, the metres and the yajus.
 10. From it sprang horses, and all animals with two rows of teeth; kine sprang from it; from it goats and sheep.
 11. When (the gods) divided Purusha, into how many parts did they cut him up? What was his mouth? What arms (had he)? What (two objects) are said (to have been) his thighs and feet?
 12. The Brahmana was his mouth, the Rajanya was made his arms; the being called the Vaishya, he was his thighs; the Shudra sprang from his feet.
 13. The moon sprang from his soul (manas), the sun from the eye, Indra and Agni from his mouth and Vayu from his breath.
 14. From his navel arose the air, from his head the sky, from his feet the earth, from his ear the (four) quarters; in this manner (the gods) formed the worlds.
 15. When the gods, performing sacrifices, bound Purusha as a victim, there were seven sticks (stuck up) for it (around the fire), and thrice seven pieces of fuel were made.
 16. With sacrifices the gods performed the sacrifice. These were the earliest rites. These great powers have sought the sky, where are the former Sadhyas, gods.”
 The Purusha Sukta is a theory of the origin of the Universe. In other words, it is a cosmogony. No nation which has reached an advanced degree of thought has failed to develop some sort of cosmogony. The Egyptians had a cosmogony somewhat analogous with that set out in the Purusha Sukta. According to it, it was god Khnumu, ‘the shaper,’ who shaped living things on the potter’s wheel, “created all that is, he formed all that exists, he is the father of fathers, the mother of mothers... he fashioned men, he made the gods, he was the father from the beginning... he is the creator of the heaven, the earth, the underworld, the water, the mountains... he formed a male and a female of all birds, fishes, wild beasts, cattle and of all worms.” A very, similar cosmogony is found in Chapter I of the Genesis in the Old Testament.
 Cosmogonies have never been more than matters of academic interest and have served no other purpose than to satisfy the curiosity of the student and to help to amuse children. This may be true of some parts of the Purusha Sukta. But it certainly cannot be true of the whole of it. That is because all verses of the Purusha Sukta are not of the same importance and do not have the same significance. Verses 11 and 12 fall in one category and the rest of the verses fall in another category. Verses other than 11 and 12 may be regarded as of academic interest. Nobody relies upon them. No Hindu even remembers them. But it is quite different with regard to verses 11 and 12. Prima facie these verses do no more than explain how the four classes, namely, Brahmins or priests, (2) Kshatriyas or soldiers, (3) Vaishyas or traders, and (4) Shudras or menials, arose from the body of the Creator. But the fact is that these verses are not understood as being merely explanatory of a cosmic phenomenon. It would be a grave mistake to suppose that they were regarded by the Indo-Aryans as an innocent piece of a poet’s idle imagination. They are treated as containing a mandatory injunction from the Creator to the effect that Society must be constituted on the basis of four classes mentioned in the Sukta. Such a construction of the verses in question may not be warranted by their language. But there is no doubt that according to tradition this is how the verses are construed, and it would indeed be difficult to say that this traditional construction is not in consonance with the intention of the author of the Sukta. Verses 11 and 12 of the Purusha Sukta are, therefore, not a mere cosmogony. They contain a divine injunction prescribing a particular form of the constitution of society.
 The constitution of society prescribed by the Purusha Sukta is known as Chaturvarnya. As a divine injunction, it naturally became the ideal of the Indo-Aryan society. This ideal of Chaturvarnya was the mould in which the life of the Indo-Aryan community in its early or liquid state was cast. It is this mould, which gave the Indo-Aryan community its peculiar shape and structure.
@@ -813,68 +832,70 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>